--- v0 (2025-12-07)
+++ v1 (2026-10-01)
@@ -1,15530 +1,15080 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="fntdata" ContentType="application/x-fontdata"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
-  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
-  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
-[...4 lines deleted...]
-  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/>
+</Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:document xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 wp14 w15">
   <w:body>
-    <w:p w:rsidR="002E0FB6" w:rsidRDefault="00675C68">
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
-        <w:spacing w:before="1"/>
-[...2 lines deleted...]
-          <w:i w:val="0"/>
+        <w:spacing w:before="1" w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="false"/>
           <w:sz w:val="3"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:b/>
-[...3 lines deleted...]
-          <w:lang w:val="bs-Latn-BA" w:eastAsia="bs-Latn-BA"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="false"/>
+          <w:sz w:val="3"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="487600640" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+              <wp:anchor distT="0" distB="34290" distL="0" distR="0" simplePos="0" relativeHeight="90" behindDoc="0" locked="0" layoutInCell="0" allowOverlap="1">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
                   <wp:align>right</wp:align>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>27940</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="6644640" cy="22860"/>
-                <wp:effectExtent l="0" t="0" r="22860" b="34290"/>
+                <wp:effectExtent l="9525" t="10160" r="9525" b="9525"/>
                 <wp:wrapNone/>
-                <wp:docPr id="58" name="Straight Connector 58"/>
-                <wp:cNvGraphicFramePr/>
+                <wp:docPr id="1" name="Straight Connector 58"/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
-                      <wps:cNvCnPr/>
+                      <wps:cNvSpPr/>
                       <wps:spPr>
                         <a:xfrm flipV="1">
                           <a:off x="0" y="0"/>
-                          <a:ext cx="6644640" cy="22860"/>
+                          <a:ext cx="6644520" cy="23040"/>
                         </a:xfrm>
                         <a:prstGeom prst="line">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:ln w="19050">
                           <a:solidFill>
-                            <a:schemeClr val="bg1">
+                            <a:srgbClr val="FFFFFF">
                               <a:lumMod val="65000"/>
-                            </a:schemeClr>
+                            </a:srgbClr>
                           </a:solidFill>
+                          <a:round/>
                         </a:ln>
                       </wps:spPr>
                       <wps:style>
                         <a:lnRef idx="1">
                           <a:schemeClr val="accent2"/>
                         </a:lnRef>
                         <a:fillRef idx="0">
                           <a:schemeClr val="accent2"/>
                         </a:fillRef>
                         <a:effectRef idx="0">
                           <a:schemeClr val="accent2"/>
                         </a:effectRef>
-                        <a:fontRef idx="minor">
-[...1 lines deleted...]
-                        </a:fontRef>
+                        <a:fontRef idx="minor"/>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:line w14:anchorId="79098396" id="Straight Connector 58" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:487600640;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:right;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text" from="472pt,2.2pt" to="995.2pt,4pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD/CHtG+wEAAEEEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01vGyEQvVfqf0Dc611b9ipdeZ2Do/TS&#10;D6tJe8cseJGAQUC89r/vAJtN0p5a9YJgmHnz3mPY3l6MJmfhgwLb0eWipkRYDr2yp47+eLz/cENJ&#10;iMz2TIMVHb2KQG93799tR9eKFQyge+EJgtjQjq6jQ4yurarAB2FYWIATFi8leMMiHv2p6j0bEd3o&#10;alXXTTWC750HLkLA6F25pLuML6Xg8ZuUQUSiO4rcYl59Xo9prXZb1p48c4PiEw32DywMUxabzlB3&#10;LDLy5NUfUEZxDwFkXHAwFUipuMgaUM2y/k3Nw8CcyFrQnOBmm8L/g+VfzwdPVN/RDb6UZQbf6CF6&#10;pk5DJHuwFh0ET/ASnRpdaLFgbw9+OgV38En2RXpDpFbuJw5BNgKlkUv2+Tr7LC6RcAw2zXrdrPE5&#10;ON6tVjdNfoeqwCQ450P8JMCQtOmoVjbZwFp2/hwitsbU55QU1paM2PdjvalzWgCt+nuldbrMoyT2&#10;2pMzwyE4ngo//WS+QF9izaaunynM6bnLKyTsqS0GkwlFdt7FqxaFw3ch0UiUVxrMQKUH41zYuEo2&#10;ZiTMTmUSWc6FE/s0+y+E3xZO+alU5PH+m+K5IncGG+dioyz44t3b7vGynCjLkv/sQNGdLDhCf80D&#10;ka3BOc0Kpz+VPsLrcy5/+fm7XwAAAP//AwBQSwMEFAAGAAgAAAAhAJO6G8HbAAAABQEAAA8AAABk&#10;cnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyoQwlVFLKpEIITqGpLDz1u4iWJiNdR7Kbh73FP&#10;cNvRjGbeFuvZ9mri0XdOEO4XCSiW2plOGoTD59tdBsoHEkO9E0b4YQ/r8vqqoNy4s+x42odGxRLx&#10;OSG0IQy51r5u2ZJfuIElel9utBSiHBttRjrHctvrZZKstKVO4kJLA7+0XH/vTxZhu6mn921FD5n/&#10;2ByX5jHbvXYe8fZmfn4CFXgOf2G44Ed0KCNT5U5ivOoR4iMBIU1BXcwkXcWrQsgS0GWh/9OXvwAA&#10;AP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRl&#10;bnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8B&#10;AABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQD/CHtG+wEAAEEEAAAOAAAAAAAAAAAAAAAAAC4C&#10;AABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCTuhvB2wAAAAUBAAAPAAAAAAAAAAAAAAAA&#10;AFUEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAXQUAAAAA&#10;" strokecolor="#a5a5a5 [2092]" strokeweight="1.5pt">
-                <w10:wrap anchorx="margin"/>
+              <v:line id="shape_0" from="-17.25pt,2.2pt" to="505.9pt,3.95pt" stroked="t" o:allowincell="f" style="position:absolute;flip:y;mso-position-horizontal:right;mso-position-horizontal-relative:margin">
+                <v:stroke color="#a6a6a6" weight="19080" joinstyle="round" endcap="flat"/>
+                <v:fill o:detectmouseclick="t" on="false"/>
+                <w10:wrap type="none"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002E0FB6" w:rsidRDefault="00675C68">
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
-        <w:spacing w:line="91" w:lineRule="exact"/>
-[...3 lines deleted...]
-          <w:i w:val="0"/>
+        <w:spacing w:lineRule="exact" w:line="91"/>
+        <w:ind w:start="-284"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="false"/>
           <w:sz w:val="9"/>
         </w:rPr>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...5 lines deleted...]
-        </w:rPr>
+        <w:rPr/>
         <mc:AlternateContent>
-          <mc:Choice Requires="wpc">
+          <mc:Choice Requires="wpg">
             <w:drawing>
               <wp:inline distT="0" distB="0" distL="0" distR="0">
-                <wp:extent cx="5486400" cy="3200400"/>
+                <wp:extent cx="5485765" cy="3199765"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
-                <wp:docPr id="57" name="Canvas 57"/>
-[...2 lines deleted...]
-                </wp:cNvGraphicFramePr>
+                <wp:docPr id="2" name="Canvas 57"/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas">
-[...3 lines deleted...]
-                    </wpc:wpc>
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
+                    <wpg:wgp>
+                      <wpg:cNvGrpSpPr/>
+                      <wpg:grpSpPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="5485680" cy="3199680"/>
+                          <a:chOff x="0" y="0"/>
+                          <a:chExt cx="5485680" cy="3199680"/>
+                        </a:xfrm>
+                      </wpg:grpSpPr>
+                      <wps:wsp>
+                        <wps:cNvPr id="3" name=""/>
+                        <wps:cNvSpPr/>
+                        <wps:spPr>
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="5485680" cy="3199680"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:noFill/>
+                          <a:ln w="0">
+                            <a:noFill/>
+                          </a:ln>
+                        </wps:spPr>
+                        <wps:style>
+                          <a:lnRef idx="0"/>
+                          <a:fillRef idx="0"/>
+                          <a:effectRef idx="0"/>
+                          <a:fontRef idx="minor"/>
+                        </wps:style>
+                        <wps:bodyPr/>
+                      </wps:wsp>
+                    </wpg:wgp>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:group w14:anchorId="19450749" id="Canvas 57" o:spid="_x0000_s1026" editas="canvas" style="width:6in;height:252pt;mso-position-horizontal-relative:char;mso-position-vertical-relative:line" coordsize="54864,32004" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDt9c78AAEAAAgCAAAOAAAAZHJzL2Uyb0RvYy54bWyskb9OxDAMxnck3iHKTtO7AaHq2hs4sbLA&#10;A/hSp43UxFEcrvD2mPAfNsRi2XH08/fZu/1jWNQJM3uKvd40rVYYLY0+Tr2+v7u5uNKKC8QRForY&#10;6ydkvR/Oz3Zr6nBLMy0jZiWQyN2aej2Xkjpj2M4YgBtKGKXpKAcoUubJjBlWoYfFbNv20qyUx5TJ&#10;IrO8Hl6beqh859CWW+cYi1p6LdpKjbnG40s0ww66KUOavX2TAX9QEcBHGfqBOkAB9ZD9L1TwNhOT&#10;K42lYMg5b7F6EDeb9oeba4gn4GrGynbeBUr2j9zjJDsQZLfKMVByU4tkJfvm52tdf30ecHgGAAD/&#10;/wMAUEsDBBQABgAIAAAAIQAhLVgY3AAAAAUBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BS8QwEIXv&#10;gv8hjOBF3HR1t5TadBFBEMGDuwp7TJuxqSaT0qS79d87elkvwzze8OZ71Wb2ThxwjH0gBctFBgKp&#10;DaanTsHb7vG6ABGTJqNdIFTwjRE29flZpUsTjvSKh23qBIdQLLUCm9JQShlbi17HRRiQ2PsIo9eJ&#10;5dhJM+ojh3snb7Isl173xB+sHvDBYvu1nbyC5za/+lw2094XL+/2du32T2m3UuryYr6/A5FwTqdj&#10;+MVndKiZqQkTmSicAi6S/iZ7Rb5i2ShYZ7zIupL/6esfAAAA//8DAFBLAQItABQABgAIAAAAIQC2&#10;gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAG&#10;AAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAG&#10;AAgAAAAhAO31zvwAAQAACAIAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0A&#10;FAAGAAgAAAAhACEtWBjcAAAABQEAAA8AAAAAAAAAAAAAAAAAWgMAAGRycy9kb3ducmV2LnhtbFBL&#10;BQYAAAAABAAEAPMAAABjBAAAAAA=&#10;">
-[...23 lines deleted...]
-                <w10:anchorlock/>
+              <v:group id="shape_0" alt="Canvas 57" editas="canvas" style="margin-left:0pt;margin-top:-252pt;width:431.95pt;height:251.95pt" coordorigin="0,-5040" coordsize="8639,5039">
+                <v:rect id="shape_0" stroked="f" o:allowincell="f" style="position:absolute;left:0;top:-5040;width:8638;height:5038;mso-wrap-style:none;v-text-anchor:middle;mso-position-vertical:top">
+                  <v:fill o:detectmouseclick="t" on="false"/>
+                  <v:stroke color="#3465a4" joinstyle="round" endcap="flat"/>
+                  <w10:wrap type="square"/>
+                </v:rect>
               </v:group>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00753213" w:rsidRDefault="00753213" w:rsidP="00753213">
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
-        <w:ind w:left="0" w:right="-86"/>
+        <w:ind w:start="0" w:end="-86"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:b w:val="0"/>
-          <w:bCs w:val="0"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="00753213" w:rsidRPr="00753213" w:rsidRDefault="00A52D66" w:rsidP="00753213">
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
-        <w:ind w:left="1440" w:right="55"/>
+        <w:ind w:start="1440" w:end="55"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:b w:val="0"/>
-[...1 lines deleted...]
-          <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:color w:themeColor="text1" w:themeTint="80" w:val="7F7F7F"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A52D66">
-[...2 lines deleted...]
-          <w:bCs w:val="0"/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Institut za certificiranje sistema (ICS)</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A52D66">
-[...3 lines deleted...]
-          <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:color w:themeColor="text1" w:themeTint="80" w:val="7F7F7F"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> nepristrasno, nezavisno, prof</w:t>
-[...79 lines deleted...]
-        <w:t>, u skladu sa zahtjevima primjenjivih standarda. Pružanjem ovih usluga aktivno doprinosimo stvaranju boljeg i održivijeg poslovnog okruženja za sve subjekte. Stalnim unapređenjem kvaliteta svojih usluga garantujemo povjerenje zainteresovanih strana, osiguravajući da se svi poslovi obavljaju sa najvišim stepenom profesionalizma, nepristranosti i etičnosti.</w:t>
+        <w:t xml:space="preserve"> nepristrasno, nezavisno, profesionalno i objektivno provodi sertifikaciju sistema menadžmenta organizacijama, kao i sertifikaciju osoba u području menadžment sistema, u skladu sa zahtjevima primjenjivih standarda. Pružanjem ovih usluga aktivno doprinosimo stvaranju boljeg i održivijeg poslovnog okruženja za sve subjekte. Stalnim unapređenjem kvaliteta svojih usluga garantujemo povjerenje zainteresovanih strana, osiguravajući da se svi poslovi obavljaju sa najvišim stepenom profesionalizma, nepristranosti i etičnosti.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00753213" w:rsidRDefault="00753213" w:rsidP="00753213">
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
-        <w:ind w:right="3174"/>
+        <w:ind w:start="3153" w:end="3174"/>
+        <w:rPr/>
       </w:pPr>
+      <w:r>
+        <w:rPr/>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="00753213" w:rsidRDefault="007347B5" w:rsidP="00675C68">
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
-        <w:ind w:right="3174"/>
+        <w:ind w:start="3153" w:end="3174"/>
+        <w:rPr/>
       </w:pPr>
       <w:r>
+        <w:rPr/>
         <w:t>U P</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
+        <w:rPr/>
         <w:t>I</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
+        <w:rPr/>
         <w:t>T</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="78"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
+        <w:rPr/>
         <w:t>Z</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
+        <w:rPr/>
         <w:t>A</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>P</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00753213">
-[...1 lines deleted...]
-          <w:spacing w:val="2"/>
+      <w:r>
+        <w:rPr/>
+        <w:t>O</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:t>P</w:t>
+        <w:rPr/>
+        <w:t>N</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>U</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:t>O</w:t>
+        <w:rPr/>
+        <w:t>D</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:t>N</w:t>
-[...7 lines deleted...]
-      <w:r>
+        <w:rPr/>
         <w:t>U</w:t>
       </w:r>
-      <w:r>
-[...16 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w:rsidR="002E0FB6" w:rsidRDefault="007347B5" w:rsidP="00753213">
+    <w:p>
       <w:pPr>
-        <w:spacing w:before="193" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="1440"/>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="259" w:before="193" w:after="0"/>
+        <w:ind w:start="1440"/>
         <w:rPr>
           <w:i/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t>Molimo</w:t>
-[...175 lines deleted...]
-      <w:r w:rsidRPr="00753213">
+        <w:t xml:space="preserve">Molimo Vas da detaljno popunite „Upit za ponudu” i po potrebi priložite sve relevantne informacije </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:i/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>(podatke)</w:t>
       </w:r>
-      <w:r w:rsidRPr="00753213">
+      <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...67 lines deleted...]
-      <w:r w:rsidR="00753213" w:rsidRPr="00753213">
+        <w:t xml:space="preserve"> kojima ćete opisati željeno područje sertifikacije </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:i/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>(opseg)</w:t>
       </w:r>
-      <w:r w:rsidRPr="00753213">
+      <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...5 lines deleted...]
-        <w:t>Vaše organizacije</w:t>
+        <w:t xml:space="preserve"> Vaše organizacije</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00753213" w:rsidRDefault="007347B5" w:rsidP="00753213">
+    <w:p>
       <w:pPr>
-        <w:spacing w:before="161" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="1440" w:right="275"/>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="259" w:before="161" w:after="0"/>
+        <w:ind w:start="1440" w:end="275"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>IZJAVA:</w:t>
-      </w:r>
-[...3 lines deleted...]
-        </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002E0FB6" w:rsidRDefault="00753213" w:rsidP="00753213">
+    <w:p>
       <w:pPr>
-        <w:spacing w:before="161" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="1440" w:right="275"/>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="259" w:before="161" w:after="0"/>
+        <w:ind w:start="1440" w:end="275"/>
         <w:jc w:val="both"/>
+        <w:rPr/>
       </w:pPr>
       <w:r>
-        <w:t>I</w:t>
-[...7 lines deleted...]
-      <w:r w:rsidR="007347B5">
+        <w:rPr/>
+        <w:t>Izjavljujemo i potvrđujemo da se na ovaj način prikupljeni podaci neće koristiti ni za šta</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:spacing w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="007347B5">
+      <w:r>
+        <w:rPr/>
         <w:t>drugo</w:t>
       </w:r>
-      <w:r w:rsidR="007347B5">
+      <w:r>
         <w:rPr>
           <w:spacing w:val="-7"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="007347B5">
+      <w:r>
+        <w:rPr/>
         <w:t>osim</w:t>
       </w:r>
-      <w:r w:rsidR="007347B5">
+      <w:r>
         <w:rPr>
           <w:spacing w:val="-10"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="007347B5">
+      <w:r>
+        <w:rPr/>
         <w:t>u</w:t>
       </w:r>
-      <w:r w:rsidR="007347B5">
+      <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="007347B5">
+      <w:r>
+        <w:rPr/>
         <w:t>svrhu</w:t>
       </w:r>
-      <w:r w:rsidR="007347B5">
+      <w:r>
         <w:rPr>
           <w:spacing w:val="-7"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="007347B5">
+      <w:r>
+        <w:rPr/>
         <w:t>kreiranja</w:t>
       </w:r>
-      <w:r w:rsidR="007347B5">
+      <w:r>
         <w:rPr>
           <w:spacing w:val="-7"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="007347B5">
+      <w:r>
+        <w:rPr/>
         <w:t>ponude</w:t>
       </w:r>
-      <w:r w:rsidR="007347B5">
+      <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="007347B5">
+      <w:r>
+        <w:rPr/>
         <w:t>za</w:t>
       </w:r>
-      <w:r w:rsidR="007347B5">
+      <w:r>
         <w:rPr>
           <w:spacing w:val="-7"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="007347B5">
+      <w:r>
+        <w:rPr/>
         <w:t>željenu</w:t>
       </w:r>
-      <w:r w:rsidR="007347B5">
+      <w:r>
         <w:rPr>
           <w:spacing w:val="-9"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00A52D66">
-[...5 lines deleted...]
-      <w:r w:rsidR="007347B5">
+      <w:r>
+        <w:rPr/>
+        <w:t>sertifikaciju.</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:spacing w:val="-7"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="007347B5">
+      <w:r>
+        <w:rPr/>
         <w:t>Podaci</w:t>
       </w:r>
-      <w:r w:rsidR="007347B5">
+      <w:r>
         <w:rPr>
           <w:spacing w:val="-7"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="007347B5">
+      <w:r>
+        <w:rPr/>
         <w:t>se</w:t>
       </w:r>
-      <w:r w:rsidR="007347B5">
+      <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="007347B5">
+      <w:r>
+        <w:rPr/>
         <w:t>ni</w:t>
       </w:r>
-      <w:r w:rsidR="007347B5">
+      <w:r>
         <w:rPr>
           <w:spacing w:val="-9"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="007347B5">
+      <w:r>
+        <w:rPr/>
         <w:t>u</w:t>
       </w:r>
-      <w:r w:rsidR="007347B5">
+      <w:r>
         <w:rPr>
           <w:spacing w:val="-9"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="007347B5">
+      <w:r>
+        <w:rPr/>
         <w:t>kojem</w:t>
       </w:r>
-      <w:r w:rsidR="007347B5">
+      <w:r>
         <w:rPr>
           <w:spacing w:val="-9"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="007347B5">
+      <w:r>
+        <w:rPr/>
         <w:t>slučaju</w:t>
       </w:r>
-      <w:r w:rsidR="007347B5">
+      <w:r>
         <w:rPr>
           <w:spacing w:val="-46"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="007347B5">
+      <w:r>
+        <w:rPr/>
         <w:t>neće</w:t>
       </w:r>
-      <w:r w:rsidR="007347B5">
+      <w:r>
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="007347B5">
+      <w:r>
+        <w:rPr/>
         <w:t>prenositi trećim</w:t>
       </w:r>
-      <w:r w:rsidR="007347B5">
+      <w:r>
         <w:rPr>
           <w:spacing w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="007347B5">
+      <w:r>
+        <w:rPr/>
         <w:t>licima.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00753213" w:rsidRDefault="00753213" w:rsidP="00753213">
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="TableParagraph"/>
-        <w:spacing w:line="257" w:lineRule="exact"/>
-        <w:ind w:left="720" w:firstLine="720"/>
+        <w:spacing w:lineRule="exact" w:line="257"/>
+        <w:ind w:firstLine="720" w:start="720"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="00753213" w:rsidRDefault="00753213" w:rsidP="00753213">
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="TableParagraph"/>
-        <w:spacing w:line="257" w:lineRule="exact"/>
-        <w:ind w:left="720" w:firstLine="720"/>
+        <w:spacing w:lineRule="exact" w:line="257"/>
+        <w:ind w:firstLine="720" w:start="720"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Podaci</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>o</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>organizaciji:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00753213" w:rsidRDefault="00753213" w:rsidP="00753213">
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="TableParagraph"/>
-        <w:spacing w:line="257" w:lineRule="exact"/>
-        <w:ind w:left="720" w:firstLine="720"/>
+        <w:spacing w:lineRule="exact" w:line="257"/>
+        <w:ind w:firstLine="720" w:start="720"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
-        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblW w:w="8620" w:type="dxa"/>
+        <w:jc w:val="start"/>
         <w:tblInd w:w="1440" w:type="dxa"/>
-        <w:shd w:val="clear" w:color="auto" w:fill="984806" w:themeFill="accent6" w:themeFillShade="80"/>
-        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:start w:w="108" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+          <w:end w:w="108" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="04a0" w:firstRow="1" w:noVBand="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8620"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00146D5A" w:rsidRPr="00146D5A" w:rsidTr="00146D5A">
+      <w:tr>
         <w:trPr>
-          <w:trHeight w:val="456"/>
+          <w:trHeight w:val="456" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8620" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
-[...10 lines deleted...]
-              <w:ind w:right="275"/>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:start w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:end w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="984806" w:themeFill="accent6" w:themeFillShade="80" w:val="clear"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:spacing w:lineRule="auto" w:line="259" w:before="161" w:after="0"/>
+              <w:ind w:end="275"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
-                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:color w:themeColor="background1" w:val="FFFFFF"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00146D5A">
-[...2 lines deleted...]
-                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:themeColor="background1" w:val="FFFFFF"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>DIO</w:t>
             </w:r>
-            <w:r w:rsidRPr="00146D5A">
-[...2 lines deleted...]
-                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:themeColor="background1" w:val="FFFFFF"/>
                 <w:spacing w:val="-1"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00146D5A">
-[...2 lines deleted...]
-                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:themeColor="background1" w:val="FFFFFF"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve">1.     Osnovne kontakt informacije </w:t>
             </w:r>
-            <w:r w:rsidRPr="00146D5A">
-[...2 lines deleted...]
-                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:color w:themeColor="background1" w:val="FFFFFF"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
-              </w:rPr>
-[...16 lines deleted...]
-              <w:t>vezno)</w:t>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>(obavezno)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
-        <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:horzAnchor="margin" w:tblpXSpec="right" w:tblpY="596"/>
-[...6 lines deleted...]
-        </w:tblBorders>
+        <w:tblpPr w:vertAnchor="text" w:horzAnchor="margin" w:tblpXSpec="right" w:leftFromText="180" w:rightFromText="180" w:tblpY="596"/>
+        <w:tblW w:w="8647" w:type="dxa"/>
+        <w:jc w:val="end"/>
+        <w:tblInd w:w="0" w:type="dxa"/>
+        <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
-          <w:left w:w="0" w:type="dxa"/>
-          <w:right w:w="0" w:type="dxa"/>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:start w:w="15" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+          <w:end w:w="15" w:type="dxa"/>
         </w:tblCellMar>
-        <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
+        <w:tblLook w:val="01e0" w:firstRow="1" w:noVBand="0" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2743"/>
-        <w:gridCol w:w="5904"/>
+        <w:gridCol w:w="2742"/>
+        <w:gridCol w:w="5905"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00753213" w:rsidTr="00643A4C">
+      <w:tr>
         <w:trPr>
-          <w:trHeight w:val="282"/>
+          <w:trHeight w:val="282" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2743" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:ind w:left="107"/>
+            <w:tcW w:w="2742" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:start w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:lineRule="exact" w:line="261"/>
+              <w:ind w:start="107"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00675C68">
+            <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Naziv</w:t>
             </w:r>
-            <w:r w:rsidRPr="00675C68">
+            <w:r>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00675C68">
+            <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>organizacije:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00753213" w:rsidRPr="00753213" w:rsidRDefault="00753213" w:rsidP="00146D5A">
-[...78 lines deleted...]
-              <w:spacing w:before="2" w:line="261" w:lineRule="exact"/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:lineRule="exact" w:line="261"/>
+              <w:ind w:start="107"/>
+              <w:rPr>
+                <w:i/>
+                <w:color w:themeColor="accent6" w:themeShade="80" w:val="984806"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:color w:themeColor="accent6" w:themeShade="80" w:val="984806"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Navedite tačan naziv prema sudskom registru.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:lineRule="exact" w:line="261" w:before="2" w:after="0"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
-          </w:p>
-[...9 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5905" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:end w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-          </w:p>
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-            </w:pPr>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00753213" w:rsidTr="00643A4C">
+      <w:tr>
         <w:trPr>
-          <w:trHeight w:val="280"/>
+          <w:trHeight w:val="280" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2743" w:type="dxa"/>
-[...6 lines deleted...]
-              <w:ind w:left="107"/>
+            <w:tcW w:w="2742" w:type="dxa"/>
+            <w:tcBorders>
+              <w:start w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:lineRule="exact" w:line="260"/>
+              <w:ind w:start="107"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Direktor</w:t>
-[...2 lines deleted...]
-              <w:rPr>
+              <w:t xml:space="preserve">Direktor: </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:lineRule="exact" w:line="260"/>
+              <w:ind w:start="107"/>
+              <w:rPr>
+                <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">: </w:t>
-[...8 lines deleted...]
-                <w:i/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Predsjednik rukovodstva</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5905" w:type="dxa"/>
+            <w:tcBorders>
+              <w:end w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="280" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2742" w:type="dxa"/>
+            <w:tcBorders>
+              <w:start w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:lineRule="exact" w:line="260"/>
+              <w:ind w:start="107"/>
+              <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006549DA">
-[...62 lines deleted...]
-              <w:ind w:left="107"/>
+            <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-            </w:pPr>
-            <w:r w:rsidRPr="00753213">
+              <w:t>Osoba - kontakt s ICS-om:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5905" w:type="dxa"/>
+            <w:tcBorders>
+              <w:end w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="282" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2742" w:type="dxa"/>
+            <w:tcBorders>
+              <w:start w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:lineRule="exact" w:line="263"/>
+              <w:ind w:start="107"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Osoba - kontakt s ICS-om:</w:t>
-[...31 lines deleted...]
-              <w:ind w:left="107"/>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-            </w:pPr>
-[...4 lines deleted...]
-              </w:rPr>
               <w:t>Pozicija</w:t>
             </w:r>
-            <w:r w:rsidRPr="00753213">
+            <w:r>
               <w:rPr>
                 <w:spacing w:val="-3"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00753213">
+            <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>u</w:t>
             </w:r>
-            <w:r w:rsidRPr="00753213">
+            <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00753213">
+            <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>organizaciji:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5904" w:type="dxa"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman"/>
+            <w:tcW w:w="5905" w:type="dxa"/>
+            <w:tcBorders>
+              <w:end w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00753213" w:rsidTr="00643A4C">
+      <w:tr>
         <w:trPr>
-          <w:trHeight w:val="280"/>
+          <w:trHeight w:val="280" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2743" w:type="dxa"/>
-[...6 lines deleted...]
-              <w:ind w:left="107"/>
+            <w:tcW w:w="2742" w:type="dxa"/>
+            <w:tcBorders>
+              <w:start w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:lineRule="exact" w:line="260"/>
+              <w:ind w:start="107"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Adresa sjedišta</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00753213" w:rsidRPr="00753213">
+              <w:t>Adresa sjedišta:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5905" w:type="dxa"/>
+            <w:tcBorders>
+              <w:end w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="280" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2742" w:type="dxa"/>
+            <w:tcBorders>
+              <w:start w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:lineRule="exact" w:line="260"/>
+              <w:ind w:start="107"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>:</w:t>
-[...31 lines deleted...]
-              <w:ind w:left="107"/>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-            </w:pPr>
-            <w:r w:rsidRPr="00753213">
+              <w:t>Država:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5905" w:type="dxa"/>
+            <w:tcBorders>
+              <w:end w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="282" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2742" w:type="dxa"/>
+            <w:tcBorders>
+              <w:start w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:lineRule="exact" w:line="261" w:before="2" w:after="0"/>
+              <w:ind w:start="107"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Država:</w:t>
-[...31 lines deleted...]
-              <w:ind w:left="107"/>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-            </w:pPr>
-[...4 lines deleted...]
-              </w:rPr>
               <w:t>Broj</w:t>
             </w:r>
-            <w:r w:rsidRPr="00753213">
+            <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00753213">
+            <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>telefona/fax:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5904" w:type="dxa"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman"/>
+            <w:tcW w:w="5905" w:type="dxa"/>
+            <w:tcBorders>
+              <w:end w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00753213" w:rsidTr="00643A4C">
+      <w:tr>
         <w:trPr>
-          <w:trHeight w:val="280"/>
+          <w:trHeight w:val="280" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2743" w:type="dxa"/>
-[...6 lines deleted...]
-              <w:ind w:left="107"/>
+            <w:tcW w:w="2742" w:type="dxa"/>
+            <w:tcBorders>
+              <w:start w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:lineRule="exact" w:line="260"/>
+              <w:ind w:start="107"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00753213">
+            <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>E-mail</w:t>
             </w:r>
-            <w:r w:rsidRPr="00753213">
+            <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00753213">
+            <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>adresa:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5904" w:type="dxa"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman"/>
+            <w:tcW w:w="5905" w:type="dxa"/>
+            <w:tcBorders>
+              <w:end w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00753213" w:rsidTr="00643A4C">
+      <w:tr>
         <w:trPr>
-          <w:trHeight w:val="282"/>
+          <w:trHeight w:val="282" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2743" w:type="dxa"/>
-[...6 lines deleted...]
-              <w:ind w:left="107"/>
+            <w:tcW w:w="2742" w:type="dxa"/>
+            <w:tcBorders>
+              <w:start w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:lineRule="exact" w:line="263"/>
+              <w:ind w:start="107"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00753213">
+            <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Web</w:t>
             </w:r>
-            <w:r w:rsidRPr="00753213">
+            <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00753213">
+            <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>adresa:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5904" w:type="dxa"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman"/>
+            <w:tcW w:w="5905" w:type="dxa"/>
+            <w:tcBorders>
+              <w:end w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00753213" w:rsidTr="00643A4C">
+      <w:tr>
         <w:trPr>
-          <w:trHeight w:val="280"/>
+          <w:trHeight w:val="280" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2743" w:type="dxa"/>
-[...6 lines deleted...]
-              <w:ind w:left="107"/>
+            <w:tcW w:w="2742" w:type="dxa"/>
+            <w:tcBorders>
+              <w:start w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:lineRule="exact" w:line="260"/>
+              <w:ind w:start="107"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00753213">
+            <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>PDV</w:t>
             </w:r>
-            <w:r w:rsidRPr="00753213">
+            <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00753213">
+            <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>broj:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5904" w:type="dxa"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman"/>
+            <w:tcW w:w="5905" w:type="dxa"/>
+            <w:tcBorders>
+              <w:end w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00753213" w:rsidTr="00643A4C">
+      <w:tr>
         <w:trPr>
-          <w:trHeight w:val="280"/>
+          <w:trHeight w:val="280" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2743" w:type="dxa"/>
-[...6 lines deleted...]
-              <w:ind w:left="107"/>
+            <w:tcW w:w="2742" w:type="dxa"/>
+            <w:tcBorders>
+              <w:start w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:lineRule="exact" w:line="260"/>
+              <w:ind w:start="107"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>MBS:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5904" w:type="dxa"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman"/>
+            <w:tcW w:w="5905" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:end w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00643A4C" w:rsidRDefault="00643A4C" w:rsidP="00F8409B">
+    <w:p>
       <w:pPr>
+        <w:pStyle w:val="Normal"/>
         <w:tabs>
-          <w:tab w:val="left" w:pos="1573"/>
+          <w:tab w:val="clear" w:pos="720"/>
+          <w:tab w:val="left" w:pos="1573" w:leader="none"/>
         </w:tabs>
-        <w:spacing w:line="259" w:lineRule="auto"/>
-        <w:ind w:right="469"/>
+        <w:spacing w:lineRule="auto" w:line="259"/>
+        <w:ind w:end="469"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="18"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...7 lines deleted...]
-        <w:jc w:val="both"/>
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="18"/>
         </w:rPr>
-      </w:pPr>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="00643A4C" w:rsidRDefault="00643A4C" w:rsidP="00753213">
+    <w:p>
       <w:pPr>
+        <w:pStyle w:val="Normal"/>
         <w:tabs>
-          <w:tab w:val="left" w:pos="1573"/>
+          <w:tab w:val="clear" w:pos="720"/>
+          <w:tab w:val="left" w:pos="1573" w:leader="none"/>
         </w:tabs>
-        <w:spacing w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="1574" w:right="469" w:hanging="1416"/>
+        <w:spacing w:lineRule="auto" w:line="259"/>
+        <w:ind w:hanging="1416" w:start="1574" w:end="469"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="18"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...7 lines deleted...]
-        <w:jc w:val="both"/>
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="18"/>
         </w:rPr>
-      </w:pPr>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="00643A4C" w:rsidRDefault="00643A4C" w:rsidP="00753213">
+    <w:p>
       <w:pPr>
+        <w:pStyle w:val="Normal"/>
         <w:tabs>
-          <w:tab w:val="left" w:pos="1573"/>
+          <w:tab w:val="clear" w:pos="720"/>
+          <w:tab w:val="left" w:pos="1573" w:leader="none"/>
         </w:tabs>
-        <w:spacing w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="1574" w:right="469" w:hanging="1416"/>
+        <w:spacing w:lineRule="auto" w:line="259"/>
+        <w:ind w:hanging="1416" w:start="1574" w:end="469"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="18"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...7 lines deleted...]
-        <w:jc w:val="both"/>
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="18"/>
         </w:rPr>
-      </w:pPr>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="00643A4C" w:rsidRDefault="00643A4C" w:rsidP="00753213">
+    <w:p>
       <w:pPr>
+        <w:pStyle w:val="Normal"/>
         <w:tabs>
-          <w:tab w:val="left" w:pos="1573"/>
+          <w:tab w:val="clear" w:pos="720"/>
+          <w:tab w:val="left" w:pos="1573" w:leader="none"/>
         </w:tabs>
-        <w:spacing w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="1574" w:right="469" w:hanging="1416"/>
+        <w:spacing w:lineRule="auto" w:line="259"/>
+        <w:ind w:hanging="1416" w:start="1574" w:end="469"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="18"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...7 lines deleted...]
-        <w:jc w:val="both"/>
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="18"/>
         </w:rPr>
-      </w:pPr>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="00643A4C" w:rsidRDefault="00643A4C" w:rsidP="00753213">
+    <w:p>
       <w:pPr>
+        <w:pStyle w:val="Normal"/>
         <w:tabs>
-          <w:tab w:val="left" w:pos="1573"/>
+          <w:tab w:val="clear" w:pos="720"/>
+          <w:tab w:val="left" w:pos="1573" w:leader="none"/>
         </w:tabs>
-        <w:spacing w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="1574" w:right="469" w:hanging="1416"/>
+        <w:spacing w:lineRule="auto" w:line="259"/>
+        <w:ind w:hanging="1416" w:start="1574" w:end="469"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="18"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...7 lines deleted...]
-        <w:jc w:val="both"/>
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="18"/>
         </w:rPr>
-      </w:pPr>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="00643A4C" w:rsidRDefault="00643A4C" w:rsidP="00753213">
+    <w:p>
       <w:pPr>
+        <w:pStyle w:val="Normal"/>
         <w:tabs>
-          <w:tab w:val="left" w:pos="1573"/>
+          <w:tab w:val="clear" w:pos="720"/>
+          <w:tab w:val="left" w:pos="1573" w:leader="none"/>
         </w:tabs>
-        <w:spacing w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="1574" w:right="469" w:hanging="1416"/>
+        <w:spacing w:lineRule="auto" w:line="259"/>
+        <w:ind w:hanging="1416" w:start="1574" w:end="469"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="18"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...7 lines deleted...]
-        <w:jc w:val="both"/>
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="18"/>
         </w:rPr>
-      </w:pPr>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="00643A4C" w:rsidRDefault="00643A4C" w:rsidP="00753213">
+    <w:p>
       <w:pPr>
+        <w:pStyle w:val="Normal"/>
         <w:tabs>
-          <w:tab w:val="left" w:pos="1573"/>
+          <w:tab w:val="clear" w:pos="720"/>
+          <w:tab w:val="left" w:pos="1573" w:leader="none"/>
         </w:tabs>
-        <w:spacing w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="1574" w:right="469" w:hanging="1416"/>
+        <w:spacing w:lineRule="auto" w:line="259"/>
+        <w:ind w:hanging="1416" w:start="1574" w:end="469"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="18"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...7 lines deleted...]
-        <w:jc w:val="both"/>
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="18"/>
         </w:rPr>
-      </w:pPr>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="00643A4C" w:rsidRDefault="00643A4C" w:rsidP="00753213">
+    <w:p>
       <w:pPr>
+        <w:pStyle w:val="Normal"/>
         <w:tabs>
-          <w:tab w:val="left" w:pos="1573"/>
+          <w:tab w:val="clear" w:pos="720"/>
+          <w:tab w:val="left" w:pos="1573" w:leader="none"/>
         </w:tabs>
-        <w:spacing w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="1574" w:right="469" w:hanging="1416"/>
+        <w:spacing w:lineRule="auto" w:line="259"/>
+        <w:ind w:hanging="1416" w:start="1574" w:end="469"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="18"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...7 lines deleted...]
-        <w:jc w:val="both"/>
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="18"/>
         </w:rPr>
-      </w:pPr>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="00643A4C" w:rsidRDefault="00643A4C" w:rsidP="00753213">
+    <w:p>
       <w:pPr>
+        <w:pStyle w:val="Normal"/>
         <w:tabs>
-          <w:tab w:val="left" w:pos="1573"/>
+          <w:tab w:val="clear" w:pos="720"/>
+          <w:tab w:val="left" w:pos="1573" w:leader="none"/>
         </w:tabs>
-        <w:spacing w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="1574" w:right="469" w:hanging="1416"/>
+        <w:spacing w:lineRule="auto" w:line="259"/>
+        <w:ind w:hanging="1416" w:start="1574" w:end="469"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="18"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...7 lines deleted...]
-        <w:jc w:val="both"/>
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="18"/>
         </w:rPr>
-      </w:pPr>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="00643A4C" w:rsidRDefault="00643A4C" w:rsidP="00753213">
+    <w:p>
       <w:pPr>
+        <w:pStyle w:val="Normal"/>
         <w:tabs>
-          <w:tab w:val="left" w:pos="1573"/>
+          <w:tab w:val="clear" w:pos="720"/>
+          <w:tab w:val="left" w:pos="1573" w:leader="none"/>
         </w:tabs>
-        <w:spacing w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="1574" w:right="469" w:hanging="1416"/>
+        <w:spacing w:lineRule="auto" w:line="259"/>
+        <w:ind w:hanging="1416" w:start="1574" w:end="469"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="18"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...7 lines deleted...]
-        <w:jc w:val="both"/>
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="18"/>
         </w:rPr>
-      </w:pPr>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="00643A4C" w:rsidRDefault="00643A4C" w:rsidP="00753213">
+    <w:p>
       <w:pPr>
+        <w:pStyle w:val="Normal"/>
         <w:tabs>
-          <w:tab w:val="left" w:pos="1573"/>
+          <w:tab w:val="clear" w:pos="720"/>
+          <w:tab w:val="left" w:pos="1573" w:leader="none"/>
         </w:tabs>
-        <w:spacing w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="1574" w:right="469" w:hanging="1416"/>
+        <w:spacing w:lineRule="auto" w:line="259"/>
+        <w:ind w:hanging="1416" w:start="1574" w:end="469"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="18"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...13 lines deleted...]
-      </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="18"/>
         </w:rPr>
-        <w:t>N</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00753213" w:rsidRPr="00753213">
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="720"/>
+          <w:tab w:val="left" w:pos="1573" w:leader="none"/>
+        </w:tabs>
+        <w:spacing w:lineRule="auto" w:line="259"/>
+        <w:ind w:hanging="1416" w:start="1574" w:end="469"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="18"/>
         </w:rPr>
-        <w:t>APOMENA:</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00753213">
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="720"/>
+          <w:tab w:val="left" w:pos="1573" w:leader="none"/>
+        </w:tabs>
+        <w:spacing w:lineRule="auto" w:line="259"/>
+        <w:ind w:hanging="1416" w:start="1574" w:end="469"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="720"/>
+          <w:tab w:val="left" w:pos="1573" w:leader="none"/>
+        </w:tabs>
+        <w:spacing w:lineRule="auto" w:line="259"/>
+        <w:ind w:hanging="1416" w:start="1574" w:end="469"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="720"/>
+          <w:tab w:val="left" w:pos="1573" w:leader="none"/>
+        </w:tabs>
+        <w:spacing w:lineRule="auto" w:line="259"/>
+        <w:ind w:hanging="1416" w:start="1574" w:end="469"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="720"/>
+          <w:tab w:val="left" w:pos="1573" w:leader="none"/>
+        </w:tabs>
+        <w:spacing w:lineRule="auto" w:line="259"/>
+        <w:ind w:hanging="1416" w:start="1574" w:end="469"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="720"/>
+          <w:tab w:val="left" w:pos="1573" w:leader="none"/>
+        </w:tabs>
+        <w:spacing w:lineRule="auto" w:line="259"/>
+        <w:ind w:hanging="1416" w:start="1574" w:end="469"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="720"/>
+          <w:tab w:val="left" w:pos="1573" w:leader="none"/>
+        </w:tabs>
+        <w:spacing w:lineRule="auto" w:line="259"/>
+        <w:ind w:hanging="1416" w:start="1574" w:end="469"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="720"/>
+          <w:tab w:val="left" w:pos="1573" w:leader="none"/>
+        </w:tabs>
+        <w:spacing w:lineRule="auto" w:line="259"/>
+        <w:ind w:hanging="1416" w:start="1574" w:end="469"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="720"/>
+          <w:tab w:val="left" w:pos="1573" w:leader="none"/>
+        </w:tabs>
+        <w:spacing w:lineRule="auto" w:line="259"/>
+        <w:ind w:hanging="1416" w:start="1574" w:end="469"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="720"/>
+          <w:tab w:val="left" w:pos="1573" w:leader="none"/>
+        </w:tabs>
+        <w:spacing w:lineRule="auto" w:line="259"/>
+        <w:ind w:hanging="1416" w:start="1574" w:end="469"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="720"/>
+          <w:tab w:val="left" w:pos="1573" w:leader="none"/>
+        </w:tabs>
+        <w:spacing w:lineRule="auto" w:line="259"/>
+        <w:ind w:hanging="1416" w:start="1574" w:end="469"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:i/>
+          <w:color w:themeColor="accent6" w:themeShade="80" w:val="984806"/>
+          <w:sz w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>NAPOMENA:</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:i/>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00753213" w:rsidRPr="00643A4C">
+      <w:r>
         <w:rPr>
           <w:i/>
-          <w:color w:val="984806" w:themeColor="accent6" w:themeShade="80"/>
+          <w:color w:themeColor="accent6" w:themeShade="80" w:val="984806"/>
           <w:sz w:val="16"/>
         </w:rPr>
         <w:t>Preporučuje se da uz zahtjev priložite sljedeće dokumente:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00643A4C" w:rsidRPr="00643A4C" w:rsidRDefault="00643A4C" w:rsidP="00643A4C">
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:tabs>
-          <w:tab w:val="left" w:pos="1573"/>
+          <w:tab w:val="clear" w:pos="720"/>
+          <w:tab w:val="left" w:pos="1573" w:leader="none"/>
         </w:tabs>
-        <w:spacing w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="1933" w:right="469" w:firstLine="0"/>
+        <w:spacing w:lineRule="auto" w:line="259"/>
+        <w:ind w:hanging="0" w:start="1933" w:end="469"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:i/>
-          <w:color w:val="984806" w:themeColor="accent6" w:themeShade="80"/>
+          <w:color w:themeColor="accent6" w:themeShade="80" w:val="984806"/>
           <w:sz w:val="16"/>
         </w:rPr>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:color w:themeColor="accent6" w:themeShade="80" w:val="984806"/>
+          <w:sz w:val="16"/>
+        </w:rPr>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="00753213" w:rsidRPr="00643A4C" w:rsidRDefault="00753213" w:rsidP="00675C68">
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="3"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="1573"/>
+          <w:tab w:val="clear" w:pos="720"/>
+          <w:tab w:val="left" w:pos="1573" w:leader="none"/>
         </w:tabs>
-        <w:spacing w:line="259" w:lineRule="auto"/>
-        <w:ind w:right="469"/>
+        <w:spacing w:lineRule="auto" w:line="259"/>
+        <w:ind w:hanging="360" w:start="1933" w:end="469"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:i/>
-          <w:color w:val="984806" w:themeColor="accent6" w:themeShade="80"/>
+          <w:color w:themeColor="accent6" w:themeShade="80" w:val="984806"/>
           <w:sz w:val="16"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00643A4C">
+      <w:r>
         <w:rPr>
           <w:i/>
-          <w:color w:val="984806" w:themeColor="accent6" w:themeShade="80"/>
+          <w:color w:themeColor="accent6" w:themeShade="80" w:val="984806"/>
           <w:sz w:val="16"/>
         </w:rPr>
-        <w:t>Fotoko</w:t>
-[...15 lines deleted...]
-        <w:t>su adresa sjedišta i adresa registracije različite, navesti obje adrese);</w:t>
+        <w:t>Fotokopiju izvoda iz Sudskog registra (ako su adresa sjedišta i adresa registracije različite, navesti obje adrese);</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00753213" w:rsidRPr="00643A4C" w:rsidRDefault="00753213" w:rsidP="00675C68">
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="3"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="1573"/>
+          <w:tab w:val="clear" w:pos="720"/>
+          <w:tab w:val="left" w:pos="1573" w:leader="none"/>
         </w:tabs>
-        <w:spacing w:line="259" w:lineRule="auto"/>
-        <w:ind w:right="469"/>
+        <w:spacing w:lineRule="auto" w:line="259"/>
+        <w:ind w:hanging="360" w:start="1933" w:end="469"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:i/>
-          <w:color w:val="984806" w:themeColor="accent6" w:themeShade="80"/>
+          <w:color w:themeColor="accent6" w:themeShade="80" w:val="984806"/>
           <w:sz w:val="16"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00643A4C">
+      <w:r>
         <w:rPr>
           <w:i/>
-          <w:color w:val="984806" w:themeColor="accent6" w:themeShade="80"/>
+          <w:color w:themeColor="accent6" w:themeShade="80" w:val="984806"/>
           <w:sz w:val="16"/>
         </w:rPr>
         <w:t>Organizacijsku shemu;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00753213" w:rsidRPr="00643A4C" w:rsidRDefault="00753213" w:rsidP="00675C68">
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="3"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="1573"/>
+          <w:tab w:val="clear" w:pos="720"/>
+          <w:tab w:val="left" w:pos="1573" w:leader="none"/>
         </w:tabs>
-        <w:spacing w:line="259" w:lineRule="auto"/>
-        <w:ind w:right="469"/>
+        <w:spacing w:lineRule="auto" w:line="259"/>
+        <w:ind w:hanging="360" w:start="1933" w:end="469"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:i/>
-          <w:color w:val="984806" w:themeColor="accent6" w:themeShade="80"/>
+          <w:color w:themeColor="accent6" w:themeShade="80" w:val="984806"/>
           <w:sz w:val="16"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00643A4C">
+      <w:r>
         <w:rPr>
           <w:i/>
-          <w:color w:val="984806" w:themeColor="accent6" w:themeShade="80"/>
+          <w:color w:themeColor="accent6" w:themeShade="80" w:val="984806"/>
           <w:sz w:val="16"/>
         </w:rPr>
-        <w:t>Dokumente kao što su Kontekst organizacije</w:t>
-[...23 lines deleted...]
-        <w:t xml:space="preserve"> upravljanja;</w:t>
+        <w:t>Dokumente kao što su Kontekst organizacije ili Poslovnik/Priručnik sistema upravljanja;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00753213" w:rsidRPr="00643A4C" w:rsidRDefault="00753213" w:rsidP="00675C68">
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="3"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="1573"/>
+          <w:tab w:val="clear" w:pos="720"/>
+          <w:tab w:val="left" w:pos="1573" w:leader="none"/>
         </w:tabs>
-        <w:spacing w:line="259" w:lineRule="auto"/>
-        <w:ind w:right="469"/>
+        <w:spacing w:lineRule="auto" w:line="259"/>
+        <w:ind w:hanging="360" w:start="1933" w:end="469"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:i/>
-          <w:color w:val="984806" w:themeColor="accent6" w:themeShade="80"/>
+          <w:color w:themeColor="accent6" w:themeShade="80" w:val="984806"/>
           <w:sz w:val="16"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00643A4C">
+      <w:r>
         <w:rPr>
           <w:i/>
-          <w:color w:val="984806" w:themeColor="accent6" w:themeShade="80"/>
+          <w:color w:themeColor="accent6" w:themeShade="80" w:val="984806"/>
           <w:sz w:val="16"/>
         </w:rPr>
         <w:t>Prikaz povezanosti među procesima, uključujući preciznu identifikaciju glavnih procesa, procesa podrške te tzv. "outsource" procesa;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00753213" w:rsidRPr="00643A4C" w:rsidRDefault="00753213" w:rsidP="00675C68">
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="3"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="1573"/>
+          <w:tab w:val="clear" w:pos="720"/>
+          <w:tab w:val="left" w:pos="1573" w:leader="none"/>
         </w:tabs>
-        <w:spacing w:line="259" w:lineRule="auto"/>
-        <w:ind w:right="469"/>
+        <w:spacing w:lineRule="auto" w:line="259"/>
+        <w:ind w:hanging="360" w:start="1933" w:end="469"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:i/>
-          <w:color w:val="984806" w:themeColor="accent6" w:themeShade="80"/>
+          <w:color w:themeColor="accent6" w:themeShade="80" w:val="984806"/>
           <w:sz w:val="16"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00643A4C">
+      <w:r>
         <w:rPr>
           <w:i/>
-          <w:color w:val="984806" w:themeColor="accent6" w:themeShade="80"/>
+          <w:color w:themeColor="accent6" w:themeShade="80" w:val="984806"/>
           <w:sz w:val="16"/>
         </w:rPr>
         <w:t>Popis identificiranih rizika za svaki pojedinačni proces;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00753213" w:rsidRPr="00643A4C" w:rsidRDefault="00753213" w:rsidP="00675C68">
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="3"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="1573"/>
+          <w:tab w:val="clear" w:pos="720"/>
+          <w:tab w:val="left" w:pos="1573" w:leader="none"/>
         </w:tabs>
-        <w:spacing w:line="259" w:lineRule="auto"/>
-        <w:ind w:right="469"/>
+        <w:spacing w:lineRule="auto" w:line="259"/>
+        <w:ind w:hanging="360" w:start="1933" w:end="469"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:i/>
-          <w:color w:val="984806" w:themeColor="accent6" w:themeShade="80"/>
+          <w:color w:themeColor="accent6" w:themeShade="80" w:val="984806"/>
           <w:sz w:val="16"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00643A4C">
+      <w:r>
         <w:rPr>
           <w:i/>
-          <w:color w:val="984806" w:themeColor="accent6" w:themeShade="80"/>
+          <w:color w:themeColor="accent6" w:themeShade="80" w:val="984806"/>
           <w:sz w:val="16"/>
         </w:rPr>
-        <w:t>Spisak zakonske regulative koja se primjenjuje, s posebnim naglaskom na regulat</w:t>
-[...55 lines deleted...]
-        <w:t>.</w:t>
+        <w:t>Spisak zakonske regulative koja se primjenjuje, s posebnim naglaskom na regulative relevantne za svaki sertificirani menadžment sistem.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00643A4C" w:rsidRPr="00643A4C" w:rsidRDefault="00675C68" w:rsidP="00675C68">
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:tabs>
-          <w:tab w:val="left" w:pos="1573"/>
+          <w:tab w:val="clear" w:pos="720"/>
+          <w:tab w:val="left" w:pos="1573" w:leader="none"/>
         </w:tabs>
-        <w:spacing w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="878" w:right="469" w:firstLine="0"/>
+        <w:spacing w:lineRule="auto" w:line="259"/>
+        <w:ind w:hanging="0" w:start="878" w:end="469"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:i/>
-          <w:color w:val="984806" w:themeColor="accent6" w:themeShade="80"/>
+          <w:color w:themeColor="accent6" w:themeShade="80" w:val="984806"/>
           <w:sz w:val="16"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00643A4C">
+      <w:r>
         <w:rPr>
           <w:i/>
-          <w:color w:val="984806" w:themeColor="accent6" w:themeShade="80"/>
+          <w:color w:themeColor="accent6" w:themeShade="80" w:val="984806"/>
           <w:sz w:val="16"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00753213" w:rsidRDefault="008D6E46" w:rsidP="00675C68">
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:tabs>
-          <w:tab w:val="left" w:pos="1573"/>
+          <w:tab w:val="clear" w:pos="720"/>
+          <w:tab w:val="left" w:pos="1573" w:leader="none"/>
         </w:tabs>
-        <w:spacing w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="878" w:right="469" w:firstLine="0"/>
+        <w:spacing w:lineRule="auto" w:line="259"/>
+        <w:ind w:hanging="0" w:start="878" w:end="469"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:i/>
-          <w:color w:val="984806" w:themeColor="accent6" w:themeShade="80"/>
+          <w:color w:themeColor="accent6" w:themeShade="80" w:val="984806"/>
           <w:sz w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
-          <w:color w:val="984806" w:themeColor="accent6" w:themeShade="80"/>
+          <w:color w:themeColor="accent6" w:themeShade="80" w:val="984806"/>
           <w:sz w:val="16"/>
         </w:rPr>
         <w:tab/>
-      </w:r>
-      <w:r w:rsidR="00753213" w:rsidRPr="00643A4C">
+        <w:t>Ovi dokumenti će omogućiti detaljan uvid u rad Vaše organizacije i olakšati proces evaluacije</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:i/>
-          <w:color w:val="984806" w:themeColor="accent6" w:themeShade="80"/>
-[...23 lines deleted...]
-          <w:color w:val="984806" w:themeColor="accent6" w:themeShade="80"/>
+          <w:color w:themeColor="accent6" w:themeShade="80" w:val="984806"/>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t>!</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00675C68" w:rsidRDefault="00675C68" w:rsidP="00675C68">
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:tabs>
-          <w:tab w:val="left" w:pos="1573"/>
+          <w:tab w:val="clear" w:pos="720"/>
+          <w:tab w:val="left" w:pos="1573" w:leader="none"/>
         </w:tabs>
-        <w:spacing w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="878" w:right="469" w:firstLine="0"/>
+        <w:spacing w:lineRule="auto" w:line="259"/>
+        <w:ind w:hanging="0" w:start="878" w:end="469"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:i/>
-          <w:color w:val="984806" w:themeColor="accent6" w:themeShade="80"/>
+          <w:color w:themeColor="accent6" w:themeShade="80" w:val="984806"/>
           <w:sz w:val="18"/>
         </w:rPr>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:color w:themeColor="accent6" w:themeShade="80" w:val="984806"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="00BE309A" w:rsidRDefault="00BE309A" w:rsidP="00675C68">
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:tabs>
-          <w:tab w:val="left" w:pos="1573"/>
+          <w:tab w:val="clear" w:pos="720"/>
+          <w:tab w:val="left" w:pos="1573" w:leader="none"/>
         </w:tabs>
-        <w:spacing w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="878" w:right="469" w:firstLine="0"/>
+        <w:spacing w:lineRule="auto" w:line="259"/>
+        <w:ind w:hanging="0" w:start="878" w:end="469"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:i/>
-          <w:color w:val="984806" w:themeColor="accent6" w:themeShade="80"/>
+          <w:color w:themeColor="accent6" w:themeShade="80" w:val="984806"/>
           <w:sz w:val="18"/>
         </w:rPr>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:color w:themeColor="accent6" w:themeShade="80" w:val="984806"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="00524B31" w:rsidRDefault="00524B31" w:rsidP="00675C68">
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:tabs>
-          <w:tab w:val="left" w:pos="1573"/>
+          <w:tab w:val="clear" w:pos="720"/>
+          <w:tab w:val="left" w:pos="1573" w:leader="none"/>
         </w:tabs>
-        <w:spacing w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="878" w:right="469" w:firstLine="0"/>
+        <w:spacing w:lineRule="auto" w:line="259"/>
+        <w:ind w:hanging="0" w:start="878" w:end="469"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:i/>
-          <w:color w:val="984806" w:themeColor="accent6" w:themeShade="80"/>
+          <w:color w:themeColor="accent6" w:themeShade="80" w:val="984806"/>
           <w:sz w:val="18"/>
         </w:rPr>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:color w:themeColor="accent6" w:themeShade="80" w:val="984806"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblW w:w="8303" w:type="dxa"/>
+        <w:jc w:val="start"/>
         <w:tblInd w:w="1545" w:type="dxa"/>
-        <w:tblBorders>
-[...6 lines deleted...]
-        </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
-          <w:left w:w="0" w:type="dxa"/>
-          <w:right w:w="0" w:type="dxa"/>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:start w:w="15" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+          <w:end w:w="15" w:type="dxa"/>
         </w:tblCellMar>
-        <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
+        <w:tblLook w:val="01e0" w:firstRow="1" w:noVBand="0" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="992"/>
         <w:gridCol w:w="5245"/>
         <w:gridCol w:w="2066"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00675C68" w:rsidRPr="003C0154" w:rsidTr="0069756E">
+      <w:tr>
         <w:trPr>
-          <w:trHeight w:val="515"/>
+          <w:trHeight w:val="515" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="17365D" w:themeFill="text2" w:themeFillShade="BF"/>
-[...27 lines deleted...]
-              <w:t>0</w:t>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="808080"/>
+              <w:start w:val="single" w:sz="12" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="808080"/>
+              <w:end w:val="single" w:sz="12" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="17365D" w:themeFill="text2" w:themeFillShade="bf" w:val="clear"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:lineRule="exact" w:line="257"/>
+              <w:ind w:start="107"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:b/>
+                <w:color w:themeColor="background1" w:val="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:b/>
+                <w:color w:themeColor="background1" w:val="FFFFFF"/>
+              </w:rPr>
+              <w:t>DIO 2.0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7311" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="17365D" w:themeFill="text2" w:themeFillShade="BF"/>
-[...18 lines deleted...]
-                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="808080"/>
+              <w:start w:val="single" w:sz="12" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="808080"/>
+              <w:end w:val="single" w:sz="12" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="17365D" w:themeFill="text2" w:themeFillShade="bf" w:val="clear"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:lineRule="exact" w:line="237" w:before="1" w:after="0"/>
+              <w:ind w:start="107"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:b/>
+                <w:i/>
+                <w:color w:themeColor="background1" w:val="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:b/>
+                <w:color w:themeColor="background1" w:val="FFFFFF"/>
               </w:rPr>
               <w:t>Ključne</w:t>
             </w:r>
-            <w:r w:rsidRPr="00643A4C">
-[...3 lines deleted...]
-                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:b/>
+                <w:color w:themeColor="background1" w:val="FFFFFF"/>
                 <w:spacing w:val="-3"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00643A4C">
-[...3 lines deleted...]
-                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:b/>
+                <w:color w:themeColor="background1" w:val="FFFFFF"/>
               </w:rPr>
               <w:t>djelatnosti</w:t>
             </w:r>
-            <w:r w:rsidRPr="00643A4C">
-[...3 lines deleted...]
-                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:b/>
+                <w:color w:themeColor="background1" w:val="FFFFFF"/>
                 <w:spacing w:val="-1"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00643A4C">
-[...3 lines deleted...]
-                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:b/>
+                <w:color w:themeColor="background1" w:val="FFFFFF"/>
               </w:rPr>
               <w:t>i</w:t>
             </w:r>
-            <w:r w:rsidRPr="00643A4C">
-[...3 lines deleted...]
-                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:b/>
+                <w:color w:themeColor="background1" w:val="FFFFFF"/>
                 <w:spacing w:val="-3"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00643A4C">
-[...3 lines deleted...]
-                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:b/>
+                <w:color w:themeColor="background1" w:val="FFFFFF"/>
               </w:rPr>
               <w:t>poslovni</w:t>
             </w:r>
-            <w:r w:rsidRPr="00643A4C">
-[...3 lines deleted...]
-                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:b/>
+                <w:color w:themeColor="background1" w:val="FFFFFF"/>
                 <w:spacing w:val="-2"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00643A4C">
-[...3 lines deleted...]
-                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:b/>
+                <w:color w:themeColor="background1" w:val="FFFFFF"/>
               </w:rPr>
               <w:t>procesi</w:t>
             </w:r>
-            <w:r w:rsidRPr="00643A4C">
-[...3 lines deleted...]
-                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:b/>
+                <w:color w:themeColor="background1" w:val="FFFFFF"/>
                 <w:spacing w:val="3"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00675C68" w:rsidRPr="003C0154" w:rsidTr="00643A4C">
+      <w:tr>
         <w:trPr>
-          <w:trHeight w:val="515"/>
+          <w:trHeight w:val="515" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8303" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
-[...2 lines deleted...]
-          <w:p w:rsidR="00675C68" w:rsidRPr="00675C68" w:rsidRDefault="00675C68" w:rsidP="00146D5A">
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="808080"/>
+              <w:start w:val="single" w:sz="12" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="808080"/>
+              <w:end w:val="single" w:sz="12" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33" w:val="clear"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
-              <w:spacing w:before="1" w:line="237" w:lineRule="exact"/>
-[...56 lines deleted...]
-          <w:p w:rsidR="00146D5A" w:rsidRDefault="00A52D66" w:rsidP="00146D5A">
+              <w:spacing w:lineRule="exact" w:line="237" w:before="1" w:after="0"/>
+              <w:ind w:start="107"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>Opseg sertifikacije menadžment sistema:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
-              <w:spacing w:before="1" w:line="237" w:lineRule="exact"/>
-              <w:ind w:left="107"/>
+              <w:spacing w:lineRule="exact" w:line="237" w:before="1" w:after="0"/>
+              <w:ind w:start="107"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
-[...1 lines deleted...]
-                <w:color w:val="984806" w:themeColor="accent6" w:themeShade="80"/>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:i/>
+                <w:color w:themeColor="accent6" w:themeShade="80" w:val="984806"/>
                 <w:sz w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:i/>
-                <w:color w:val="984806" w:themeColor="accent6" w:themeShade="80"/>
+                <w:color w:themeColor="accent6" w:themeShade="80" w:val="984806"/>
                 <w:sz w:val="16"/>
               </w:rPr>
-              <w:t>tekst koji želite imati na s</w:t>
-[...5 lines deleted...]
-                <w:color w:val="984806" w:themeColor="accent6" w:themeShade="80"/>
+              <w:t xml:space="preserve">tekst koji želite imati na sertifikatu/ Molimo navedite i NKD - nacionalnu klasifikaciju djelatnosti </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
+              <w:spacing w:lineRule="exact" w:line="237" w:before="1" w:after="0"/>
+              <w:ind w:start="107"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:i/>
+                <w:color w:themeColor="accent6" w:themeShade="80" w:val="984806"/>
                 <w:sz w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">ertifikatu/ Molimo navedite i NKD - nacionalnu klasifikaciju djelatnosti </w:t>
-[...12 lines deleted...]
-                <w:color w:val="984806" w:themeColor="accent6" w:themeShade="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:i/>
+                <w:color w:themeColor="accent6" w:themeShade="80" w:val="984806"/>
                 <w:sz w:val="16"/>
               </w:rPr>
-            </w:pPr>
-[...79 lines deleted...]
-              <w:t xml:space="preserve"> itd.).</w:t>
+              <w:t>(npr. „razvoj, proizvodnja i prodaja.“ „ Trgovina na veliko...“, itd.).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00524B31" w:rsidRPr="003C0154" w:rsidTr="00643A4C">
+      <w:tr>
         <w:trPr>
-          <w:trHeight w:val="258"/>
+          <w:trHeight w:val="258" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6237" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge w:val="restart"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
-[...11 lines deleted...]
-            </w:pPr>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="808080"/>
+              <w:start w:val="single" w:sz="12" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="808080"/>
+              <w:end w:val="single" w:sz="12" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:themeFill="background1" w:val="clear"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:lineRule="exact" w:line="237" w:before="1" w:after="0"/>
+              <w:ind w:start="107"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:b/>
+              </w:rPr>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2066" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
-[...8 lines deleted...]
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="808080"/>
+              <w:start w:val="single" w:sz="12" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="808080"/>
+              <w:end w:val="single" w:sz="12" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33" w:val="clear"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:lineRule="exact" w:line="237" w:before="1" w:after="0"/>
+              <w:ind w:start="107"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:i/>
                 <w:sz w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00643A4C">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>NKD</w:t>
             </w:r>
-            <w:r w:rsidRPr="00524B31">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:i/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> - nacionalna klasifikacijska djelatnost.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00524B31" w:rsidRPr="003C0154" w:rsidTr="00643A4C">
+      <w:tr>
         <w:trPr>
-          <w:trHeight w:val="258"/>
+          <w:trHeight w:val="258" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6237" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:vMerge/>
-[...12 lines deleted...]
-            </w:pPr>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="808080"/>
+              <w:start w:val="single" w:sz="12" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="808080"/>
+              <w:end w:val="single" w:sz="12" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:themeFill="background1" w:val="clear"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:lineRule="exact" w:line="237" w:before="1" w:after="0"/>
+              <w:ind w:start="107"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:b/>
+              </w:rPr>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2066" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
-[...22 lines deleted...]
-            </w:pPr>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="808080"/>
+              <w:start w:val="single" w:sz="12" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="808080"/>
+              <w:end w:val="single" w:sz="12" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:themeFill="background1" w:val="clear"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:lineRule="exact" w:line="237" w:before="1" w:after="0"/>
+              <w:ind w:start="107"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:b/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:lineRule="exact" w:line="237" w:before="1" w:after="0"/>
+              <w:ind w:start="107"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:b/>
+              </w:rPr>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00524B31" w:rsidRPr="003C0154" w:rsidTr="00643A4C">
+      <w:tr>
         <w:trPr>
-          <w:trHeight w:val="515"/>
+          <w:trHeight w:val="515" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8303" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
-[...35 lines deleted...]
-                <w:color w:val="984806" w:themeColor="accent6" w:themeShade="80"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="808080"/>
+              <w:start w:val="single" w:sz="12" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="808080"/>
+              <w:end w:val="single" w:sz="12" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33" w:val="clear"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:lineRule="exact" w:line="237" w:before="1" w:after="0"/>
+              <w:ind w:start="107"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>Osnovni procesi:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:lineRule="exact" w:line="237" w:before="1" w:after="0"/>
+              <w:ind w:start="107"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:i/>
+                <w:color w:themeColor="accent6" w:themeShade="80" w:val="984806"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00DE034D">
-[...3 lines deleted...]
-                <w:color w:val="984806" w:themeColor="accent6" w:themeShade="80"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:i/>
+                <w:color w:themeColor="accent6" w:themeShade="80" w:val="984806"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>(npr.  razvoj, proizvodnja, prodaja, održavanje, distribucija, itd):</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00524B31" w:rsidRPr="003C0154" w:rsidTr="00643A4C">
+      <w:tr>
         <w:trPr>
-          <w:trHeight w:val="515"/>
+          <w:trHeight w:val="515" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8303" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
-[...2 lines deleted...]
-          <w:p w:rsidR="00524B31" w:rsidRDefault="00524B31" w:rsidP="00027E7C">
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="808080"/>
+              <w:start w:val="single" w:sz="12" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="808080"/>
+              <w:end w:val="single" w:sz="12" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:themeFill="background1" w:val="clear"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:tabs>
-                <w:tab w:val="left" w:pos="9639"/>
+                <w:tab w:val="clear" w:pos="720"/>
+                <w:tab w:val="left" w:pos="9639" w:leader="none"/>
               </w:tabs>
-              <w:spacing w:before="1" w:line="237" w:lineRule="exact"/>
-[...7 lines deleted...]
-          <w:p w:rsidR="00524B31" w:rsidRDefault="00524B31" w:rsidP="00027E7C">
+              <w:spacing w:lineRule="exact" w:line="237" w:before="1" w:after="0"/>
+              <w:ind w:start="107"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:b/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+          <w:p>
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:tabs>
-                <w:tab w:val="left" w:pos="9639"/>
+                <w:tab w:val="clear" w:pos="720"/>
+                <w:tab w:val="left" w:pos="9639" w:leader="none"/>
               </w:tabs>
-              <w:spacing w:before="1" w:line="237" w:lineRule="exact"/>
-[...7 lines deleted...]
-          <w:p w:rsidR="00524B31" w:rsidRDefault="00524B31" w:rsidP="00027E7C">
+              <w:spacing w:lineRule="exact" w:line="237" w:before="1" w:after="0"/>
+              <w:ind w:start="107"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:b/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+          <w:p>
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:tabs>
-                <w:tab w:val="left" w:pos="9639"/>
+                <w:tab w:val="clear" w:pos="720"/>
+                <w:tab w:val="left" w:pos="9639" w:leader="none"/>
               </w:tabs>
-              <w:spacing w:before="1" w:line="237" w:lineRule="exact"/>
-[...7 lines deleted...]
-          <w:p w:rsidR="00524B31" w:rsidRDefault="00524B31" w:rsidP="00027E7C">
+              <w:spacing w:lineRule="exact" w:line="237" w:before="1" w:after="0"/>
+              <w:ind w:start="107"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:b/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+          <w:p>
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:tabs>
-                <w:tab w:val="left" w:pos="9639"/>
+                <w:tab w:val="clear" w:pos="720"/>
+                <w:tab w:val="left" w:pos="9639" w:leader="none"/>
               </w:tabs>
-              <w:spacing w:before="1" w:line="237" w:lineRule="exact"/>
-[...7 lines deleted...]
-          <w:p w:rsidR="00524B31" w:rsidRDefault="00524B31" w:rsidP="00027E7C">
+              <w:spacing w:lineRule="exact" w:line="237" w:before="1" w:after="0"/>
+              <w:ind w:start="107"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:b/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+          <w:p>
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:tabs>
-                <w:tab w:val="left" w:pos="9639"/>
+                <w:tab w:val="clear" w:pos="720"/>
+                <w:tab w:val="left" w:pos="9639" w:leader="none"/>
               </w:tabs>
-              <w:spacing w:before="1" w:line="237" w:lineRule="exact"/>
-[...5 lines deleted...]
-            </w:pPr>
+              <w:spacing w:lineRule="exact" w:line="237" w:before="1" w:after="0"/>
+              <w:ind w:start="107"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:b/>
+              </w:rPr>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00524B31" w:rsidRDefault="00524B31" w:rsidP="00027E7C">
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:tabs>
-          <w:tab w:val="left" w:pos="9639"/>
+          <w:tab w:val="clear" w:pos="720"/>
+          <w:tab w:val="left" w:pos="9639" w:leader="none"/>
         </w:tabs>
-        <w:spacing w:before="1"/>
+        <w:spacing w:before="1" w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:i w:val="false"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
-          <w:i w:val="0"/>
-[...1 lines deleted...]
-      </w:pPr>
+          <w:i w:val="false"/>
+        </w:rPr>
+      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblW w:w="8303" w:type="dxa"/>
+        <w:jc w:val="start"/>
         <w:tblInd w:w="1545" w:type="dxa"/>
-        <w:tblBorders>
-[...4 lines deleted...]
-        </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
-          <w:left w:w="0" w:type="dxa"/>
-          <w:right w:w="0" w:type="dxa"/>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:start w:w="15" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+          <w:end w:w="15" w:type="dxa"/>
         </w:tblCellMar>
-        <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
+        <w:tblLook w:val="01e0" w:firstRow="1" w:noVBand="0" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="992"/>
-        <w:gridCol w:w="992"/>
+        <w:gridCol w:w="991"/>
         <w:gridCol w:w="1701"/>
         <w:gridCol w:w="2309"/>
-        <w:gridCol w:w="2309"/>
+        <w:gridCol w:w="2310"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00524B31" w:rsidRPr="003C0154" w:rsidTr="0069756E">
+      <w:tr>
         <w:trPr>
-          <w:trHeight w:val="515"/>
+          <w:trHeight w:val="515" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
-              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="808080" w:themeColor="background1" w:themeShade="80"/>
-[...5 lines deleted...]
-          <w:p w:rsidR="00524B31" w:rsidRPr="00643A4C" w:rsidRDefault="00524B31" w:rsidP="00027E7C">
+              <w:start w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="808080"/>
+              <w:end w:val="single" w:sz="12" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="17365D" w:themeFill="text2" w:themeFillShade="bf" w:val="clear"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:tabs>
-                <w:tab w:val="left" w:pos="9639"/>
+                <w:tab w:val="clear" w:pos="720"/>
+                <w:tab w:val="left" w:pos="9639" w:leader="none"/>
               </w:tabs>
-              <w:spacing w:line="257" w:lineRule="exact"/>
-[...21 lines deleted...]
-              <w:t>0</w:t>
+              <w:spacing w:lineRule="exact" w:line="257"/>
+              <w:ind w:start="107"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:b/>
+                <w:color w:themeColor="background1" w:val="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:b/>
+                <w:color w:themeColor="background1" w:val="FFFFFF"/>
+              </w:rPr>
+              <w:t>DIO 3.0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7311" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
-              <w:left w:val="single" w:sz="12" w:space="0" w:color="808080" w:themeColor="background1" w:themeShade="80"/>
-[...5 lines deleted...]
-          <w:p w:rsidR="00524B31" w:rsidRPr="00643A4C" w:rsidRDefault="005576A3" w:rsidP="00027E7C">
+              <w:start w:val="single" w:sz="12" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="808080"/>
+              <w:end w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="17365D" w:themeFill="text2" w:themeFillShade="bf" w:val="clear"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:tabs>
-                <w:tab w:val="left" w:pos="9639"/>
+                <w:tab w:val="clear" w:pos="720"/>
+                <w:tab w:val="left" w:pos="9639" w:leader="none"/>
               </w:tabs>
-              <w:spacing w:before="1" w:line="237" w:lineRule="exact"/>
-[...22 lines deleted...]
-              <w:t xml:space="preserve">poslenima, radnim procesima i lokacijama </w:t>
+              <w:spacing w:lineRule="exact" w:line="237" w:before="1" w:after="0"/>
+              <w:ind w:start="107"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:b/>
+                <w:i/>
+                <w:color w:themeColor="background1" w:val="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:b/>
+                <w:color w:themeColor="background1" w:val="FFFFFF"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Podaci o zaposlenima, radnim procesima i lokacijama </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00524B31" w:rsidRPr="003C0154" w:rsidTr="00643A4C">
+      <w:tr>
         <w:trPr>
-          <w:trHeight w:val="515"/>
+          <w:trHeight w:val="515" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8303" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="12" w:space="0" w:color="808080" w:themeColor="background1" w:themeShade="80"/>
-[...7 lines deleted...]
-          <w:p w:rsidR="00524B31" w:rsidRDefault="00524B31" w:rsidP="00027E7C">
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="808080"/>
+              <w:start w:val="dotted" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="808080"/>
+              <w:end w:val="dotted" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:themeFill="background1" w:val="clear"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:tabs>
-                <w:tab w:val="left" w:pos="9639"/>
+                <w:tab w:val="clear" w:pos="720"/>
+                <w:tab w:val="left" w:pos="9639" w:leader="none"/>
               </w:tabs>
-              <w:spacing w:before="1" w:line="237" w:lineRule="exact"/>
-[...7 lines deleted...]
-          <w:p w:rsidR="00524B31" w:rsidRDefault="005576A3" w:rsidP="00027E7C">
+              <w:spacing w:lineRule="exact" w:line="237" w:before="1" w:after="0"/>
+              <w:ind w:start="107"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:b/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+          <w:p>
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:tabs>
-                <w:tab w:val="left" w:pos="9639"/>
+                <w:tab w:val="clear" w:pos="720"/>
+                <w:tab w:val="left" w:pos="9639" w:leader="none"/>
               </w:tabs>
-              <w:spacing w:before="1" w:line="237" w:lineRule="exact"/>
-[...51 lines deleted...]
-            <w:r w:rsidR="00524B31" w:rsidRPr="00524B31">
+              <w:spacing w:lineRule="exact" w:line="237" w:before="1" w:after="0"/>
+              <w:ind w:start="107"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ukupan broj zaposlenih obuhvaćenih opsegom </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:i/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>(sertifikacijom)</w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00524B31" w:rsidRPr="00675C68" w:rsidRDefault="00524B31" w:rsidP="00027E7C">
+          <w:p>
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:tabs>
-                <w:tab w:val="left" w:pos="9639"/>
+                <w:tab w:val="clear" w:pos="720"/>
+                <w:tab w:val="left" w:pos="9639" w:leader="none"/>
               </w:tabs>
-              <w:spacing w:before="1" w:line="237" w:lineRule="exact"/>
-[...5 lines deleted...]
-            </w:pPr>
+              <w:spacing w:lineRule="exact" w:line="237" w:before="1" w:after="0"/>
+              <w:ind w:start="107"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:i/>
+              </w:rPr>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00524B31" w:rsidRPr="00643A4C" w:rsidTr="00643A4C">
+      <w:tr>
         <w:trPr>
-          <w:trHeight w:val="197"/>
+          <w:trHeight w:val="197" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1984" w:type="dxa"/>
+            <w:tcW w:w="1983" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="12" w:space="0" w:color="808080" w:themeColor="background1" w:themeShade="80"/>
-[...7 lines deleted...]
-          <w:p w:rsidR="00524B31" w:rsidRPr="00643A4C" w:rsidRDefault="005576A3" w:rsidP="00027E7C">
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="808080"/>
+              <w:start w:val="dotted" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="808080"/>
+              <w:end w:val="single" w:sz="12" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33" w:val="clear"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:tabs>
-                <w:tab w:val="left" w:pos="9639"/>
+                <w:tab w:val="clear" w:pos="720"/>
+                <w:tab w:val="left" w:pos="9639" w:leader="none"/>
               </w:tabs>
-              <w:spacing w:line="237" w:lineRule="exact"/>
-              <w:ind w:left="107"/>
+              <w:spacing w:lineRule="exact" w:line="237"/>
+              <w:ind w:start="107"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
-[...18 lines deleted...]
-              <w:t>poslenih:</w:t>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:i/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:i/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Br. stalno zaposlenih:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="12" w:space="0" w:color="808080" w:themeColor="background1" w:themeShade="80"/>
-[...7 lines deleted...]
-          <w:p w:rsidR="00524B31" w:rsidRPr="00643A4C" w:rsidRDefault="00524B31" w:rsidP="00027E7C">
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="808080"/>
+              <w:start w:val="single" w:sz="12" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="808080"/>
+              <w:end w:val="single" w:sz="12" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33" w:val="clear"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:tabs>
-                <w:tab w:val="left" w:pos="9639"/>
+                <w:tab w:val="clear" w:pos="720"/>
+                <w:tab w:val="left" w:pos="9639" w:leader="none"/>
               </w:tabs>
-              <w:spacing w:line="237" w:lineRule="exact"/>
-              <w:ind w:left="107"/>
+              <w:spacing w:lineRule="exact" w:line="237"/>
+              <w:ind w:start="107"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
-[...4 lines deleted...]
-            <w:r w:rsidRPr="00643A4C">
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:i/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:i/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Br. privremeno</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00524B31" w:rsidRPr="00643A4C" w:rsidRDefault="005576A3" w:rsidP="00027E7C">
+          <w:p>
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:tabs>
-                <w:tab w:val="left" w:pos="9639"/>
+                <w:tab w:val="clear" w:pos="720"/>
+                <w:tab w:val="left" w:pos="9639" w:leader="none"/>
               </w:tabs>
-              <w:spacing w:line="237" w:lineRule="exact"/>
-              <w:ind w:left="107"/>
+              <w:spacing w:lineRule="exact" w:line="237"/>
+              <w:ind w:start="107"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
-[...18 lines deleted...]
-              <w:t>poslenih:</w:t>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:i/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:i/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>zaposlenih:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2309" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="12" w:space="0" w:color="808080" w:themeColor="background1" w:themeShade="80"/>
-[...7 lines deleted...]
-          <w:p w:rsidR="00524B31" w:rsidRPr="00643A4C" w:rsidRDefault="00524B31" w:rsidP="00A52D66">
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="808080"/>
+              <w:start w:val="single" w:sz="12" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="808080"/>
+              <w:end w:val="single" w:sz="12" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33" w:val="clear"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:tabs>
-                <w:tab w:val="left" w:pos="9639"/>
+                <w:tab w:val="clear" w:pos="720"/>
+                <w:tab w:val="left" w:pos="9639" w:leader="none"/>
               </w:tabs>
-              <w:spacing w:line="237" w:lineRule="exact"/>
-              <w:ind w:left="107"/>
+              <w:spacing w:lineRule="exact" w:line="237"/>
+              <w:ind w:start="107"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
-[...50 lines deleted...]
-              <w:t>:</w:t>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:i/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:i/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Br. privremeno nekvalifikovanih zaposlenika:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2310" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="808080"/>
+              <w:start w:val="single" w:sz="12" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="808080"/>
+              <w:end w:val="dotted" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33" w:val="clear"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="720"/>
+                <w:tab w:val="left" w:pos="9639" w:leader="none"/>
+              </w:tabs>
+              <w:spacing w:lineRule="exact" w:line="237"/>
+              <w:ind w:start="107"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:i/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:i/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Ostalo:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="197" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1983" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="808080"/>
+              <w:start w:val="dotted" w:sz="4" w:space="0" w:color="000000"/>
+              <w:end w:val="single" w:sz="12" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:themeFill="background1" w:val="clear"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="720"/>
+                <w:tab w:val="left" w:pos="9639" w:leader="none"/>
+              </w:tabs>
+              <w:spacing w:lineRule="exact" w:line="237" w:before="1" w:after="0"/>
+              <w:ind w:start="107"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:b/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="808080"/>
+              <w:start w:val="single" w:sz="12" w:space="0" w:color="808080"/>
+              <w:end w:val="single" w:sz="12" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:themeFill="background1" w:val="clear"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="720"/>
+                <w:tab w:val="left" w:pos="9639" w:leader="none"/>
+              </w:tabs>
+              <w:spacing w:lineRule="exact" w:line="237" w:before="1" w:after="0"/>
+              <w:ind w:start="107"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:b/>
+              </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2309" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="12" w:space="0" w:color="808080" w:themeColor="background1" w:themeShade="80"/>
-[...7 lines deleted...]
-          <w:p w:rsidR="00524B31" w:rsidRPr="00643A4C" w:rsidRDefault="00524B31" w:rsidP="00027E7C">
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="808080"/>
+              <w:start w:val="single" w:sz="12" w:space="0" w:color="808080"/>
+              <w:end w:val="single" w:sz="12" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:themeFill="background1" w:val="clear"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:tabs>
-                <w:tab w:val="left" w:pos="9639"/>
+                <w:tab w:val="clear" w:pos="720"/>
+                <w:tab w:val="left" w:pos="9639" w:leader="none"/>
               </w:tabs>
-              <w:spacing w:line="237" w:lineRule="exact"/>
-[...36 lines deleted...]
-          <w:p w:rsidR="00524B31" w:rsidRDefault="00524B31" w:rsidP="00027E7C">
+              <w:spacing w:lineRule="exact" w:line="237" w:before="1" w:after="0"/>
+              <w:ind w:start="107"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:b/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2310" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="808080"/>
+              <w:start w:val="single" w:sz="12" w:space="0" w:color="808080"/>
+              <w:end w:val="dotted" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:themeFill="background1" w:val="clear"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:tabs>
-                <w:tab w:val="left" w:pos="9639"/>
+                <w:tab w:val="clear" w:pos="720"/>
+                <w:tab w:val="left" w:pos="9639" w:leader="none"/>
               </w:tabs>
-              <w:spacing w:before="1" w:line="237" w:lineRule="exact"/>
-[...86 lines deleted...]
-            </w:pPr>
+              <w:spacing w:lineRule="exact" w:line="237" w:before="1" w:after="0"/>
+              <w:ind w:start="107"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:b/>
+              </w:rPr>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00524B31" w:rsidRDefault="00524B31" w:rsidP="00027E7C">
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:tabs>
-          <w:tab w:val="left" w:pos="9639"/>
+          <w:tab w:val="clear" w:pos="720"/>
+          <w:tab w:val="left" w:pos="9639" w:leader="none"/>
         </w:tabs>
-        <w:spacing w:before="1"/>
+        <w:spacing w:before="1" w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:i w:val="false"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
-          <w:i w:val="0"/>
-[...1 lines deleted...]
-      </w:pPr>
+          <w:i w:val="false"/>
+        </w:rPr>
+      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblW w:w="8303" w:type="dxa"/>
+        <w:jc w:val="start"/>
         <w:tblInd w:w="1545" w:type="dxa"/>
-        <w:tblBorders>
-[...6 lines deleted...]
-        </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
-          <w:left w:w="0" w:type="dxa"/>
-          <w:right w:w="0" w:type="dxa"/>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:start w:w="15" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+          <w:end w:w="15" w:type="dxa"/>
         </w:tblCellMar>
-        <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
+        <w:tblLook w:val="01e0" w:firstRow="1" w:noVBand="0" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="992"/>
-        <w:gridCol w:w="992"/>
+        <w:gridCol w:w="991"/>
         <w:gridCol w:w="850"/>
         <w:gridCol w:w="1418"/>
         <w:gridCol w:w="1742"/>
-        <w:gridCol w:w="283"/>
+        <w:gridCol w:w="284"/>
         <w:gridCol w:w="2026"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00643A4C" w:rsidRPr="00643A4C" w:rsidTr="0069756E">
+      <w:tr>
         <w:trPr>
-          <w:trHeight w:val="515"/>
+          <w:trHeight w:val="515" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="17365D" w:themeFill="text2" w:themeFillShade="BF"/>
-[...2 lines deleted...]
-          <w:p w:rsidR="00A0166E" w:rsidRPr="00643A4C" w:rsidRDefault="00A0166E" w:rsidP="00027E7C">
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:start w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="808080"/>
+              <w:end w:val="single" w:sz="12" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="17365D" w:themeFill="text2" w:themeFillShade="bf" w:val="clear"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:tabs>
-                <w:tab w:val="left" w:pos="9639"/>
+                <w:tab w:val="clear" w:pos="720"/>
+                <w:tab w:val="left" w:pos="9639" w:leader="none"/>
               </w:tabs>
-              <w:spacing w:line="257" w:lineRule="exact"/>
-[...21 lines deleted...]
-              <w:t>.</w:t>
+              <w:spacing w:lineRule="exact" w:line="257"/>
+              <w:ind w:start="107"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:b/>
+                <w:color w:themeColor="background1" w:val="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:b/>
+                <w:color w:themeColor="background1" w:val="FFFFFF"/>
+              </w:rPr>
+              <w:t>DIO 3.1.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7311" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="17365D" w:themeFill="text2" w:themeFillShade="BF"/>
-[...2 lines deleted...]
-          <w:p w:rsidR="00A0166E" w:rsidRPr="00643A4C" w:rsidRDefault="00A0166E" w:rsidP="00027E7C">
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:start w:val="single" w:sz="12" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="808080"/>
+              <w:end w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="17365D" w:themeFill="text2" w:themeFillShade="bf" w:val="clear"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:tabs>
-                <w:tab w:val="left" w:pos="9639"/>
+                <w:tab w:val="clear" w:pos="720"/>
+                <w:tab w:val="left" w:pos="9639" w:leader="none"/>
               </w:tabs>
-              <w:spacing w:before="1" w:line="237" w:lineRule="exact"/>
-[...12 lines deleted...]
-                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+              <w:spacing w:lineRule="exact" w:line="237" w:before="1" w:after="0"/>
+              <w:ind w:start="107"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:b/>
+                <w:i/>
+                <w:color w:themeColor="background1" w:val="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:b/>
+                <w:color w:themeColor="background1" w:val="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve">Podaci o smjenama </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A0166E" w:rsidRPr="003C0154" w:rsidTr="004A4497">
+      <w:tr>
         <w:trPr>
-          <w:trHeight w:val="463"/>
+          <w:trHeight w:val="463" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1984" w:type="dxa"/>
+            <w:tcW w:w="1983" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge w:val="restart"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
-[...2 lines deleted...]
-          <w:p w:rsidR="00A0166E" w:rsidRPr="00A0166E" w:rsidRDefault="00A0166E" w:rsidP="00027E7C">
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="808080"/>
+              <w:start w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="808080"/>
+              <w:end w:val="single" w:sz="12" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:themeFill="background1" w:val="clear"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:tabs>
-                <w:tab w:val="left" w:pos="9639"/>
+                <w:tab w:val="clear" w:pos="720"/>
+                <w:tab w:val="left" w:pos="9639" w:leader="none"/>
               </w:tabs>
-              <w:spacing w:before="1" w:line="237" w:lineRule="exact"/>
-[...2 lines deleted...]
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+              <w:spacing w:lineRule="exact" w:line="237" w:before="1" w:after="0"/>
+              <w:ind w:start="107"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-          </w:p>
-          <w:p w:rsidR="00A0166E" w:rsidRDefault="00A0166E" w:rsidP="00027E7C">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+          <w:p>
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:tabs>
-                <w:tab w:val="left" w:pos="9639"/>
+                <w:tab w:val="clear" w:pos="720"/>
+                <w:tab w:val="left" w:pos="9639" w:leader="none"/>
               </w:tabs>
-              <w:spacing w:before="1" w:line="237" w:lineRule="exact"/>
-[...2 lines deleted...]
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+              <w:spacing w:lineRule="exact" w:line="237" w:before="1" w:after="0"/>
+              <w:ind w:start="107"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A0166E">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Da li radite u smjenama:  </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="004A4497" w:rsidRPr="00A0166E" w:rsidRDefault="004A4497" w:rsidP="00027E7C">
+          <w:p>
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:tabs>
-                <w:tab w:val="left" w:pos="9639"/>
+                <w:tab w:val="clear" w:pos="720"/>
+                <w:tab w:val="left" w:pos="9639" w:leader="none"/>
               </w:tabs>
-              <w:spacing w:before="1" w:line="237" w:lineRule="exact"/>
-[...2 lines deleted...]
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+              <w:spacing w:lineRule="exact" w:line="237" w:before="1" w:after="0"/>
+              <w:ind w:start="107"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
-[...2 lines deleted...]
-          <w:p w:rsidR="00A0166E" w:rsidRPr="00A0166E" w:rsidRDefault="00A0166E" w:rsidP="00027E7C">
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="808080"/>
+              <w:start w:val="single" w:sz="12" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="808080"/>
+              <w:end w:val="single" w:sz="12" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33" w:val="clear"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:tabs>
-                <w:tab w:val="left" w:pos="9639"/>
+                <w:tab w:val="clear" w:pos="720"/>
+                <w:tab w:val="left" w:pos="9639" w:leader="none"/>
               </w:tabs>
-              <w:spacing w:before="1" w:line="237" w:lineRule="exact"/>
-[...2 lines deleted...]
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+              <w:spacing w:lineRule="exact" w:line="237" w:before="1" w:after="0"/>
+              <w:ind w:start="107"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A0166E">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Da:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
-[...2 lines deleted...]
-          <w:p w:rsidR="00A0166E" w:rsidRDefault="00A0166E" w:rsidP="00027E7C">
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="808080"/>
+              <w:start w:val="single" w:sz="12" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="808080"/>
+              <w:end w:val="single" w:sz="12" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:themeFill="background1" w:val="clear"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:tabs>
-                <w:tab w:val="left" w:pos="9639"/>
+                <w:tab w:val="clear" w:pos="720"/>
+                <w:tab w:val="left" w:pos="9639" w:leader="none"/>
               </w:tabs>
-              <w:spacing w:before="1" w:line="237" w:lineRule="exact"/>
-[...5 lines deleted...]
-            </w:pPr>
+              <w:spacing w:lineRule="exact" w:line="237" w:before="1" w:after="0"/>
+              <w:ind w:start="107"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:b/>
+              </w:rPr>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1742" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
-[...2 lines deleted...]
-          <w:p w:rsidR="00A0166E" w:rsidRPr="00675C68" w:rsidRDefault="00A0166E" w:rsidP="00027E7C">
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="808080"/>
+              <w:start w:val="single" w:sz="12" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="808080"/>
+              <w:end w:val="single" w:sz="12" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33" w:val="clear"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:tabs>
-                <w:tab w:val="left" w:pos="9639"/>
+                <w:tab w:val="clear" w:pos="720"/>
+                <w:tab w:val="left" w:pos="9639" w:leader="none"/>
               </w:tabs>
-              <w:spacing w:before="1" w:line="237" w:lineRule="exact"/>
-[...10 lines deleted...]
-                <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
+              <w:spacing w:lineRule="exact" w:line="237" w:before="1" w:after="0"/>
+              <w:ind w:start="107"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:i/>
+                <w:shd w:fill="DBE5F1" w:val="clear"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00643A4C">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="20"/>
-                <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
+                <w:shd w:fill="DBE5F1" w:val="clear"/>
               </w:rPr>
               <w:t>Broj smjena</w:t>
             </w:r>
-            <w:r w:rsidRPr="00A0166E">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2309" w:type="dxa"/>
+            <w:tcW w:w="2310" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge w:val="restart"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
-[...2 lines deleted...]
-          <w:p w:rsidR="00A0166E" w:rsidRPr="00675C68" w:rsidRDefault="00A0166E" w:rsidP="00027E7C">
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="808080"/>
+              <w:start w:val="single" w:sz="12" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="808080"/>
+              <w:end w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:themeFill="background1" w:val="clear"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:tabs>
-                <w:tab w:val="left" w:pos="9639"/>
+                <w:tab w:val="clear" w:pos="720"/>
+                <w:tab w:val="left" w:pos="9639" w:leader="none"/>
               </w:tabs>
-              <w:spacing w:before="1" w:line="237" w:lineRule="exact"/>
-[...4 lines deleted...]
-            </w:pPr>
+              <w:spacing w:lineRule="exact" w:line="237" w:before="1" w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:i/>
+              </w:rPr>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A0166E" w:rsidRPr="003C0154" w:rsidTr="00643A4C">
+      <w:tr>
         <w:trPr>
-          <w:trHeight w:val="216"/>
+          <w:trHeight w:val="216" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1984" w:type="dxa"/>
+            <w:tcW w:w="1983" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:vMerge/>
-[...3 lines deleted...]
-          <w:p w:rsidR="00A0166E" w:rsidRPr="00A0166E" w:rsidRDefault="00A0166E" w:rsidP="00027E7C">
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="808080"/>
+              <w:start w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="808080"/>
+              <w:end w:val="single" w:sz="12" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:themeFill="background1" w:val="clear"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:tabs>
-                <w:tab w:val="left" w:pos="9639"/>
+                <w:tab w:val="clear" w:pos="720"/>
+                <w:tab w:val="left" w:pos="9639" w:leader="none"/>
               </w:tabs>
-              <w:spacing w:before="1" w:line="237" w:lineRule="exact"/>
-[...2 lines deleted...]
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+              <w:spacing w:lineRule="exact" w:line="237" w:before="1" w:after="0"/>
+              <w:ind w:start="107"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
-[...2 lines deleted...]
-          <w:p w:rsidR="00A0166E" w:rsidRPr="00A0166E" w:rsidRDefault="00A0166E" w:rsidP="00027E7C">
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="808080"/>
+              <w:start w:val="single" w:sz="12" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="808080"/>
+              <w:end w:val="single" w:sz="12" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33" w:val="clear"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:tabs>
-                <w:tab w:val="left" w:pos="9639"/>
+                <w:tab w:val="clear" w:pos="720"/>
+                <w:tab w:val="left" w:pos="9639" w:leader="none"/>
               </w:tabs>
-              <w:spacing w:before="1" w:line="237" w:lineRule="exact"/>
-[...2 lines deleted...]
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+              <w:spacing w:lineRule="exact" w:line="237" w:before="1" w:after="0"/>
+              <w:ind w:start="107"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A0166E">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Ne:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
-[...2 lines deleted...]
-          <w:p w:rsidR="00A0166E" w:rsidRDefault="00A0166E" w:rsidP="00027E7C">
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="808080"/>
+              <w:start w:val="single" w:sz="12" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="808080"/>
+              <w:end w:val="single" w:sz="12" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:themeFill="background1" w:val="clear"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:tabs>
-                <w:tab w:val="left" w:pos="9639"/>
+                <w:tab w:val="clear" w:pos="720"/>
+                <w:tab w:val="left" w:pos="9639" w:leader="none"/>
               </w:tabs>
-              <w:spacing w:before="1" w:line="237" w:lineRule="exact"/>
-[...5 lines deleted...]
-            </w:pPr>
+              <w:spacing w:lineRule="exact" w:line="237" w:before="1" w:after="0"/>
+              <w:ind w:start="107"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:b/>
+              </w:rPr>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1742" w:type="dxa"/>
-            <w:vMerge/>
-[...3 lines deleted...]
-          <w:p w:rsidR="00A0166E" w:rsidRPr="00675C68" w:rsidRDefault="00A0166E" w:rsidP="00027E7C">
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="808080"/>
+              <w:start w:val="single" w:sz="12" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="808080"/>
+              <w:end w:val="single" w:sz="12" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33" w:val="clear"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:tabs>
-                <w:tab w:val="left" w:pos="9639"/>
+                <w:tab w:val="clear" w:pos="720"/>
+                <w:tab w:val="left" w:pos="9639" w:leader="none"/>
               </w:tabs>
-              <w:spacing w:before="1" w:line="237" w:lineRule="exact"/>
-[...10 lines deleted...]
-            <w:tcW w:w="2309" w:type="dxa"/>
+              <w:spacing w:lineRule="exact" w:line="237" w:before="1" w:after="0"/>
+              <w:ind w:start="107"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:i/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2310" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:vMerge/>
-[...3 lines deleted...]
-          <w:p w:rsidR="00A0166E" w:rsidRPr="00675C68" w:rsidRDefault="00A0166E" w:rsidP="00027E7C">
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="808080"/>
+              <w:start w:val="single" w:sz="12" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="808080"/>
+              <w:end w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:themeFill="background1" w:val="clear"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:tabs>
-                <w:tab w:val="left" w:pos="9639"/>
+                <w:tab w:val="clear" w:pos="720"/>
+                <w:tab w:val="left" w:pos="9639" w:leader="none"/>
               </w:tabs>
-              <w:spacing w:before="1" w:line="237" w:lineRule="exact"/>
-[...5 lines deleted...]
-            </w:pPr>
+              <w:spacing w:lineRule="exact" w:line="237" w:before="1" w:after="0"/>
+              <w:ind w:start="107"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:i/>
+              </w:rPr>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A0166E" w:rsidRPr="00A0166E" w:rsidTr="00DE034D">
+      <w:tr>
         <w:trPr>
-          <w:trHeight w:val="197"/>
+          <w:trHeight w:val="197" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8303" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="FDE9D9" w:themeFill="accent6" w:themeFillTint="33"/>
-[...2 lines deleted...]
-          <w:p w:rsidR="00A0166E" w:rsidRDefault="00A0166E" w:rsidP="004A4497">
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="808080"/>
+              <w:start w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="808080"/>
+              <w:end w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="FDE9D9" w:themeFill="accent6" w:themeFillTint="33" w:val="clear"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:tabs>
-                <w:tab w:val="left" w:pos="9639"/>
+                <w:tab w:val="clear" w:pos="720"/>
+                <w:tab w:val="left" w:pos="9639" w:leader="none"/>
               </w:tabs>
-              <w:spacing w:before="1" w:line="237" w:lineRule="exact"/>
-              <w:ind w:left="107"/>
+              <w:spacing w:lineRule="exact" w:line="237" w:before="1" w:after="0"/>
+              <w:ind w:start="107"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
-[...1 lines deleted...]
-                <w:color w:val="984806" w:themeColor="accent6" w:themeShade="80"/>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:i/>
+                <w:color w:themeColor="accent6" w:themeShade="80" w:val="984806"/>
                 <w:sz w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00DE034D">
-[...3 lines deleted...]
-                <w:color w:val="984806" w:themeColor="accent6" w:themeShade="80"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:i/>
+                <w:color w:themeColor="accent6" w:themeShade="80" w:val="984806"/>
                 <w:sz w:val="16"/>
               </w:rPr>
-              <w:t>Ako je prethodni odgovor DA, molimo Vas da ob</w:t>
-[...20 lines deleted...]
-          <w:p w:rsidR="004A4497" w:rsidRPr="00A0166E" w:rsidRDefault="004A4497" w:rsidP="004A4497">
+              <w:t>Ako je prethodni odgovor DA, molimo Vas da obavezno popunite polja u nastavku:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:tabs>
-                <w:tab w:val="left" w:pos="9639"/>
+                <w:tab w:val="clear" w:pos="720"/>
+                <w:tab w:val="left" w:pos="9639" w:leader="none"/>
               </w:tabs>
-              <w:spacing w:before="1" w:line="237" w:lineRule="exact"/>
-              <w:ind w:left="107"/>
+              <w:spacing w:lineRule="exact" w:line="237" w:before="1" w:after="0"/>
+              <w:ind w:start="107"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
-[...4 lines deleted...]
-            </w:pPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:i/>
+                <w:color w:themeColor="accent6" w:themeShade="80" w:val="984806"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:i/>
+                <w:color w:themeColor="accent6" w:themeShade="80" w:val="984806"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F8409B" w:rsidRPr="003C0154" w:rsidTr="00F8409B">
+      <w:tr>
         <w:trPr>
-          <w:trHeight w:val="262"/>
+          <w:trHeight w:val="262" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1984" w:type="dxa"/>
+            <w:tcW w:w="1983" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge w:val="restart"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
-[...1 lines deleted...]
-          <w:p w:rsidR="00F8409B" w:rsidRPr="00A0166E" w:rsidRDefault="00F8409B" w:rsidP="00027E7C">
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="808080"/>
+              <w:start w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:end w:val="single" w:sz="12" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:themeFill="background1" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:tabs>
-                <w:tab w:val="left" w:pos="9639"/>
+                <w:tab w:val="clear" w:pos="720"/>
+                <w:tab w:val="left" w:pos="9639" w:leader="none"/>
               </w:tabs>
-              <w:ind w:left="167" w:right="140"/>
+              <w:ind w:start="167" w:end="140"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A0166E">
+            <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
-            <w:r w:rsidRPr="00A0166E">
+            <w:r>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00A0166E">
+            <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>smjene</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00F8409B" w:rsidRDefault="00F8409B" w:rsidP="00027E7C">
+          <w:p>
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:tabs>
-                <w:tab w:val="left" w:pos="9639"/>
+                <w:tab w:val="clear" w:pos="720"/>
+                <w:tab w:val="left" w:pos="9639" w:leader="none"/>
               </w:tabs>
-              <w:spacing w:before="1" w:line="237" w:lineRule="exact"/>
-              <w:ind w:left="467"/>
+              <w:spacing w:lineRule="exact" w:line="237" w:before="1" w:after="0"/>
+              <w:ind w:start="467"/>
               <w:rPr>
                 <w:sz w:val="16"/>
               </w:rPr>
             </w:pPr>
-          </w:p>
-          <w:p w:rsidR="00F8409B" w:rsidRDefault="00F8409B" w:rsidP="00027E7C">
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+          <w:p>
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:tabs>
-                <w:tab w:val="left" w:pos="9639"/>
+                <w:tab w:val="clear" w:pos="720"/>
+                <w:tab w:val="left" w:pos="9639" w:leader="none"/>
               </w:tabs>
-              <w:spacing w:before="1" w:line="237" w:lineRule="exact"/>
-              <w:ind w:left="467"/>
+              <w:spacing w:lineRule="exact" w:line="237" w:before="1" w:after="0"/>
+              <w:ind w:start="467"/>
               <w:rPr>
                 <w:spacing w:val="-41"/>
                 <w:sz w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A0166E">
+            <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>broj</w:t>
             </w:r>
-            <w:r w:rsidRPr="00A0166E">
+            <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="005576A3">
+            <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
               </w:rPr>
-              <w:t>za</w:t>
-[...7 lines deleted...]
-            <w:r w:rsidRPr="00A0166E">
+              <w:t>zaposlenih</w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00A0166E">
+            <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>u</w:t>
             </w:r>
-            <w:r w:rsidRPr="00A0166E">
+            <w:r>
               <w:rPr>
                 <w:spacing w:val="2"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00A0166E">
+            <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>1.</w:t>
             </w:r>
-            <w:r w:rsidRPr="00A0166E">
+            <w:r>
               <w:rPr>
                 <w:spacing w:val="-3"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>smjeni:______________</w:t>
             </w:r>
-            <w:r w:rsidRPr="00A0166E">
+            <w:r>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
-            <w:r w:rsidRPr="00A0166E">
+            <w:r>
               <w:rPr>
                 <w:spacing w:val="-41"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00F8409B" w:rsidRDefault="00F8409B" w:rsidP="00027E7C">
+          <w:p>
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:tabs>
-                <w:tab w:val="left" w:pos="9639"/>
+                <w:tab w:val="clear" w:pos="720"/>
+                <w:tab w:val="left" w:pos="9639" w:leader="none"/>
               </w:tabs>
-              <w:spacing w:before="1" w:line="237" w:lineRule="exact"/>
-              <w:ind w:left="467"/>
+              <w:spacing w:lineRule="exact" w:line="237" w:before="1" w:after="0"/>
+              <w:ind w:start="467"/>
               <w:rPr>
                 <w:spacing w:val="-41"/>
                 <w:sz w:val="16"/>
               </w:rPr>
             </w:pPr>
-          </w:p>
-          <w:p w:rsidR="00F8409B" w:rsidRDefault="00F8409B" w:rsidP="00027E7C">
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-41"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+          <w:p>
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:tabs>
-                <w:tab w:val="left" w:pos="9639"/>
+                <w:tab w:val="clear" w:pos="720"/>
+                <w:tab w:val="left" w:pos="9639" w:leader="none"/>
               </w:tabs>
-              <w:spacing w:before="1" w:line="237" w:lineRule="exact"/>
-              <w:ind w:left="467"/>
+              <w:spacing w:lineRule="exact" w:line="237" w:before="1" w:after="0"/>
+              <w:ind w:start="467"/>
               <w:rPr>
                 <w:sz w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A0166E">
+            <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>broj</w:t>
             </w:r>
-            <w:r w:rsidRPr="00A0166E">
+            <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="005576A3">
+            <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
               </w:rPr>
-              <w:t>za</w:t>
-[...7 lines deleted...]
-            <w:r w:rsidRPr="00A0166E">
+              <w:t>zaposlenih</w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00A0166E">
+            <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>u</w:t>
             </w:r>
-            <w:r w:rsidRPr="00A0166E">
+            <w:r>
               <w:rPr>
                 <w:spacing w:val="2"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00A0166E">
+            <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>2.</w:t>
             </w:r>
-            <w:r w:rsidRPr="00A0166E">
+            <w:r>
               <w:rPr>
                 <w:spacing w:val="-3"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>smjeni:_____________,</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00F8409B" w:rsidRPr="00A0166E" w:rsidRDefault="00F8409B" w:rsidP="00027E7C">
+          <w:p>
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:tabs>
-                <w:tab w:val="left" w:pos="9639"/>
+                <w:tab w:val="clear" w:pos="720"/>
+                <w:tab w:val="left" w:pos="9639" w:leader="none"/>
               </w:tabs>
-              <w:spacing w:before="1" w:line="237" w:lineRule="exact"/>
-[...2 lines deleted...]
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+              <w:spacing w:lineRule="exact" w:line="237" w:before="1" w:after="0"/>
+              <w:ind w:start="467"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="16"/>
               </w:rPr>
             </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge w:val="restart"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
-[...2 lines deleted...]
-          <w:p w:rsidR="00F8409B" w:rsidRPr="00A0166E" w:rsidRDefault="00F8409B" w:rsidP="00027E7C">
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="808080"/>
+              <w:start w:val="single" w:sz="12" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:end w:val="single" w:sz="12" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:themeFill="background1" w:val="clear"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:tabs>
-                <w:tab w:val="left" w:pos="9639"/>
+                <w:tab w:val="clear" w:pos="720"/>
+                <w:tab w:val="left" w:pos="9639" w:leader="none"/>
               </w:tabs>
-              <w:ind w:left="167" w:right="140"/>
+              <w:ind w:start="167" w:end="140"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
-            <w:r w:rsidRPr="00A0166E">
+            <w:r>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00A0166E">
+            <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>smjene</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00F8409B" w:rsidRDefault="00F8409B" w:rsidP="00027E7C">
+          <w:p>
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:tabs>
-                <w:tab w:val="left" w:pos="9639"/>
+                <w:tab w:val="clear" w:pos="720"/>
+                <w:tab w:val="left" w:pos="9639" w:leader="none"/>
               </w:tabs>
-              <w:spacing w:before="1" w:line="237" w:lineRule="exact"/>
-              <w:ind w:left="467"/>
+              <w:spacing w:lineRule="exact" w:line="237" w:before="1" w:after="0"/>
+              <w:ind w:start="467"/>
               <w:rPr>
                 <w:sz w:val="16"/>
               </w:rPr>
             </w:pPr>
-          </w:p>
-          <w:p w:rsidR="00F8409B" w:rsidRDefault="00F8409B" w:rsidP="00027E7C">
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+          <w:p>
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:tabs>
-                <w:tab w:val="left" w:pos="9639"/>
+                <w:tab w:val="clear" w:pos="720"/>
+                <w:tab w:val="left" w:pos="9639" w:leader="none"/>
               </w:tabs>
-              <w:spacing w:before="1" w:line="237" w:lineRule="exact"/>
-              <w:ind w:left="467"/>
+              <w:spacing w:lineRule="exact" w:line="237" w:before="1" w:after="0"/>
+              <w:ind w:start="467"/>
               <w:rPr>
                 <w:spacing w:val="-41"/>
                 <w:sz w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A0166E">
+            <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>broj</w:t>
             </w:r>
-            <w:r w:rsidRPr="00A0166E">
+            <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="005576A3">
+            <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
               </w:rPr>
-              <w:t>za</w:t>
-[...7 lines deleted...]
-            <w:r w:rsidRPr="00A0166E">
+              <w:t>zaposlenih</w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00A0166E">
+            <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>u</w:t>
             </w:r>
-            <w:r w:rsidRPr="00A0166E">
+            <w:r>
               <w:rPr>
                 <w:spacing w:val="2"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00A0166E">
+            <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>1.</w:t>
             </w:r>
-            <w:r w:rsidRPr="00A0166E">
+            <w:r>
               <w:rPr>
                 <w:spacing w:val="-3"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>smjeni:______________</w:t>
             </w:r>
-            <w:r w:rsidRPr="00A0166E">
+            <w:r>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
-            <w:r w:rsidRPr="00A0166E">
+            <w:r>
               <w:rPr>
                 <w:spacing w:val="-41"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00F8409B" w:rsidRDefault="00F8409B" w:rsidP="00027E7C">
+          <w:p>
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:tabs>
-                <w:tab w:val="left" w:pos="9639"/>
+                <w:tab w:val="clear" w:pos="720"/>
+                <w:tab w:val="left" w:pos="9639" w:leader="none"/>
               </w:tabs>
-              <w:spacing w:before="1" w:line="237" w:lineRule="exact"/>
-              <w:ind w:left="467"/>
+              <w:spacing w:lineRule="exact" w:line="237" w:before="1" w:after="0"/>
+              <w:ind w:start="467"/>
               <w:rPr>
                 <w:spacing w:val="-41"/>
                 <w:sz w:val="16"/>
               </w:rPr>
             </w:pPr>
-          </w:p>
-          <w:p w:rsidR="00F8409B" w:rsidRDefault="00F8409B" w:rsidP="00027E7C">
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-41"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+          <w:p>
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:tabs>
-                <w:tab w:val="left" w:pos="9639"/>
+                <w:tab w:val="clear" w:pos="720"/>
+                <w:tab w:val="left" w:pos="9639" w:leader="none"/>
               </w:tabs>
-              <w:spacing w:before="1" w:line="237" w:lineRule="exact"/>
-              <w:ind w:left="467"/>
+              <w:spacing w:lineRule="exact" w:line="237" w:before="1" w:after="0"/>
+              <w:ind w:start="467"/>
               <w:rPr>
                 <w:sz w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A0166E">
+            <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>broj</w:t>
             </w:r>
-            <w:r w:rsidRPr="00A0166E">
+            <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="005576A3">
+            <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
               </w:rPr>
-              <w:t>za</w:t>
-[...7 lines deleted...]
-            <w:r w:rsidRPr="00A0166E">
+              <w:t>zaposlenih</w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00A0166E">
+            <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>u</w:t>
             </w:r>
-            <w:r w:rsidRPr="00A0166E">
+            <w:r>
               <w:rPr>
                 <w:spacing w:val="2"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00A0166E">
+            <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>2.</w:t>
             </w:r>
-            <w:r w:rsidRPr="00A0166E">
+            <w:r>
               <w:rPr>
                 <w:spacing w:val="-3"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>smjeni:_____________,</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00F8409B" w:rsidRDefault="00F8409B" w:rsidP="00027E7C">
+          <w:p>
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:tabs>
-                <w:tab w:val="left" w:pos="9639"/>
+                <w:tab w:val="clear" w:pos="720"/>
+                <w:tab w:val="left" w:pos="9639" w:leader="none"/>
               </w:tabs>
-              <w:spacing w:before="1" w:line="237" w:lineRule="exact"/>
-              <w:ind w:left="467"/>
+              <w:spacing w:lineRule="exact" w:line="237" w:before="1" w:after="0"/>
+              <w:ind w:start="467"/>
               <w:rPr>
                 <w:sz w:val="16"/>
               </w:rPr>
             </w:pPr>
-          </w:p>
-          <w:p w:rsidR="00F8409B" w:rsidRDefault="00F8409B" w:rsidP="00027E7C">
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+          <w:p>
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:tabs>
-                <w:tab w:val="left" w:pos="9639"/>
+                <w:tab w:val="clear" w:pos="720"/>
+                <w:tab w:val="left" w:pos="9639" w:leader="none"/>
               </w:tabs>
-              <w:spacing w:before="1" w:line="237" w:lineRule="exact"/>
-              <w:ind w:left="467"/>
+              <w:spacing w:lineRule="exact" w:line="237" w:before="1" w:after="0"/>
+              <w:ind w:start="467"/>
               <w:rPr>
                 <w:sz w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A0166E">
+            <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>broj</w:t>
             </w:r>
-            <w:r w:rsidRPr="00A0166E">
+            <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="005576A3">
+            <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
               </w:rPr>
-              <w:t>za</w:t>
-[...7 lines deleted...]
-            <w:r w:rsidRPr="00A0166E">
+              <w:t>zaposlenih</w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00A0166E">
+            <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>u</w:t>
             </w:r>
-            <w:r w:rsidRPr="00A0166E">
+            <w:r>
               <w:rPr>
                 <w:spacing w:val="2"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
               </w:rPr>
-              <w:t>3</w:t>
-[...7 lines deleted...]
-            <w:r w:rsidRPr="00A0166E">
+              <w:t>3.</w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:spacing w:val="-3"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>smjeni:_____________,</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00F8409B" w:rsidRPr="00A0166E" w:rsidRDefault="00F8409B" w:rsidP="00027E7C">
+          <w:p>
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:tabs>
-                <w:tab w:val="left" w:pos="9639"/>
+                <w:tab w:val="clear" w:pos="720"/>
+                <w:tab w:val="left" w:pos="9639" w:leader="none"/>
               </w:tabs>
-              <w:spacing w:before="1" w:line="237" w:lineRule="exact"/>
-[...2 lines deleted...]
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+              <w:spacing w:lineRule="exact" w:line="237" w:before="1" w:after="0"/>
+              <w:ind w:start="107"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="16"/>
               </w:rPr>
             </w:pPr>
-          </w:p>
-[...3 lines deleted...]
-            <w:tcW w:w="4051" w:type="dxa"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4052" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
-[...1 lines deleted...]
-          <w:p w:rsidR="00F8409B" w:rsidRPr="00A0166E" w:rsidRDefault="00F8409B" w:rsidP="00027E7C">
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="808080"/>
+              <w:start w:val="single" w:sz="12" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="808080"/>
+              <w:end w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:tabs>
-                <w:tab w:val="left" w:pos="9639"/>
+                <w:tab w:val="clear" w:pos="720"/>
+                <w:tab w:val="left" w:pos="9639" w:leader="none"/>
               </w:tabs>
-              <w:spacing w:before="1" w:line="237" w:lineRule="exact"/>
-              <w:ind w:left="107"/>
+              <w:spacing w:lineRule="exact" w:line="237" w:before="1" w:after="0"/>
+              <w:ind w:start="107"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00F8409B">
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="20"/>
-                <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
-[...10 lines deleted...]
-              <w:t>/Br. uposlenih</w:t>
+                <w:shd w:fill="DBE5F1" w:val="clear"/>
+              </w:rPr>
+              <w:t>Radno vrijeme/Br. uposlenih</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F8409B" w:rsidRPr="003C0154" w:rsidTr="00027E7C">
+      <w:tr>
         <w:trPr>
-          <w:trHeight w:val="95"/>
+          <w:trHeight w:val="95" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1984" w:type="dxa"/>
+            <w:tcW w:w="1983" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:vMerge/>
-[...2 lines deleted...]
-          <w:p w:rsidR="00F8409B" w:rsidRPr="00A0166E" w:rsidRDefault="00F8409B" w:rsidP="00027E7C">
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="808080"/>
+              <w:start w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="808080"/>
+              <w:end w:val="single" w:sz="12" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:themeFill="background1" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:tabs>
-                <w:tab w:val="left" w:pos="9639"/>
+                <w:tab w:val="clear" w:pos="720"/>
+                <w:tab w:val="left" w:pos="9639" w:leader="none"/>
               </w:tabs>
-              <w:ind w:left="167" w:right="140"/>
+              <w:ind w:start="167" w:end="140"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
               </w:rPr>
             </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:vMerge/>
-[...3 lines deleted...]
-          <w:p w:rsidR="00F8409B" w:rsidRDefault="00F8409B" w:rsidP="00027E7C">
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="808080"/>
+              <w:start w:val="single" w:sz="12" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="808080"/>
+              <w:end w:val="single" w:sz="12" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:themeFill="background1" w:val="clear"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:tabs>
-                <w:tab w:val="left" w:pos="9639"/>
+                <w:tab w:val="clear" w:pos="720"/>
+                <w:tab w:val="left" w:pos="9639" w:leader="none"/>
               </w:tabs>
-              <w:ind w:left="167" w:right="140"/>
+              <w:ind w:start="167" w:end="140"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
               </w:rPr>
             </w:pPr>
-          </w:p>
-[...3 lines deleted...]
-            <w:tcW w:w="2025" w:type="dxa"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2026" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
-[...1 lines deleted...]
-          <w:p w:rsidR="00F8409B" w:rsidRDefault="00F8409B" w:rsidP="00027E7C">
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="808080"/>
+              <w:start w:val="single" w:sz="12" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="808080"/>
+              <w:end w:val="single" w:sz="12" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:tabs>
-                <w:tab w:val="left" w:pos="9639"/>
+                <w:tab w:val="clear" w:pos="720"/>
+                <w:tab w:val="left" w:pos="9639" w:leader="none"/>
               </w:tabs>
-              <w:spacing w:before="1" w:line="237" w:lineRule="exact"/>
+              <w:spacing w:lineRule="exact" w:line="237" w:before="1" w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Puno radno vrijeme</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2026" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
-[...1 lines deleted...]
-          <w:p w:rsidR="00F8409B" w:rsidRDefault="00F8409B" w:rsidP="00027E7C">
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="808080"/>
+              <w:start w:val="single" w:sz="12" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="808080"/>
+              <w:end w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:tabs>
-                <w:tab w:val="left" w:pos="9639"/>
+                <w:tab w:val="clear" w:pos="720"/>
+                <w:tab w:val="left" w:pos="9639" w:leader="none"/>
               </w:tabs>
-              <w:spacing w:before="1" w:line="237" w:lineRule="exact"/>
+              <w:spacing w:lineRule="exact" w:line="237" w:before="1" w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Pola radnog vremena</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F8409B" w:rsidRPr="003C0154" w:rsidTr="00F8409B">
+      <w:tr>
         <w:trPr>
-          <w:trHeight w:val="94"/>
+          <w:trHeight w:val="94" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1984" w:type="dxa"/>
+            <w:tcW w:w="1983" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:vMerge/>
-[...2 lines deleted...]
-          <w:p w:rsidR="00F8409B" w:rsidRPr="00A0166E" w:rsidRDefault="00F8409B" w:rsidP="00027E7C">
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="808080"/>
+              <w:start w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="808080"/>
+              <w:end w:val="single" w:sz="12" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:themeFill="background1" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:tabs>
-                <w:tab w:val="left" w:pos="9639"/>
+                <w:tab w:val="clear" w:pos="720"/>
+                <w:tab w:val="left" w:pos="9639" w:leader="none"/>
               </w:tabs>
-              <w:ind w:left="167" w:right="140"/>
+              <w:ind w:start="167" w:end="140"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
               </w:rPr>
             </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:vMerge/>
-[...3 lines deleted...]
-          <w:p w:rsidR="00F8409B" w:rsidRDefault="00F8409B" w:rsidP="00027E7C">
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="808080"/>
+              <w:start w:val="single" w:sz="12" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="808080"/>
+              <w:end w:val="single" w:sz="12" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:themeFill="background1" w:val="clear"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:tabs>
-                <w:tab w:val="left" w:pos="9639"/>
+                <w:tab w:val="clear" w:pos="720"/>
+                <w:tab w:val="left" w:pos="9639" w:leader="none"/>
               </w:tabs>
-              <w:ind w:left="167" w:right="140"/>
+              <w:ind w:start="167" w:end="140"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
               </w:rPr>
             </w:pPr>
-          </w:p>
-[...3 lines deleted...]
-            <w:tcW w:w="2025" w:type="dxa"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2026" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
-[...1 lines deleted...]
-          <w:p w:rsidR="00F8409B" w:rsidRDefault="00F8409B" w:rsidP="00027E7C">
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="808080"/>
+              <w:start w:val="single" w:sz="12" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="808080"/>
+              <w:end w:val="single" w:sz="12" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:themeFill="background1" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:tabs>
-                <w:tab w:val="left" w:pos="9639"/>
+                <w:tab w:val="clear" w:pos="720"/>
+                <w:tab w:val="left" w:pos="9639" w:leader="none"/>
               </w:tabs>
-              <w:spacing w:before="1" w:line="237" w:lineRule="exact"/>
+              <w:spacing w:lineRule="exact" w:line="237" w:before="1" w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-          </w:p>
-[...13 lines deleted...]
-              <w:jc w:val="center"/>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-            </w:pPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2026" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="808080"/>
+              <w:start w:val="single" w:sz="12" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="808080"/>
+              <w:end w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:themeFill="background1" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="720"/>
+                <w:tab w:val="left" w:pos="9639" w:leader="none"/>
+              </w:tabs>
+              <w:spacing w:lineRule="exact" w:line="237" w:before="1" w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F8409B" w:rsidRPr="003C0154" w:rsidTr="00F8409B">
+      <w:tr>
         <w:trPr>
-          <w:trHeight w:val="622"/>
+          <w:trHeight w:val="622" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1984" w:type="dxa"/>
+            <w:tcW w:w="1983" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:vMerge/>
-[...2 lines deleted...]
-          <w:p w:rsidR="00F8409B" w:rsidRPr="00A0166E" w:rsidRDefault="00F8409B" w:rsidP="00027E7C">
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="808080"/>
+              <w:start w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="808080"/>
+              <w:end w:val="single" w:sz="12" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:themeFill="background1" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:tabs>
-                <w:tab w:val="left" w:pos="9639"/>
+                <w:tab w:val="clear" w:pos="720"/>
+                <w:tab w:val="left" w:pos="9639" w:leader="none"/>
               </w:tabs>
-              <w:ind w:left="167" w:right="140"/>
+              <w:ind w:start="167" w:end="140"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
               </w:rPr>
             </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:vMerge/>
-[...3 lines deleted...]
-          <w:p w:rsidR="00F8409B" w:rsidRDefault="00F8409B" w:rsidP="00027E7C">
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="808080"/>
+              <w:start w:val="single" w:sz="12" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="808080"/>
+              <w:end w:val="single" w:sz="12" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:themeFill="background1" w:val="clear"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:tabs>
-                <w:tab w:val="left" w:pos="9639"/>
+                <w:tab w:val="clear" w:pos="720"/>
+                <w:tab w:val="left" w:pos="9639" w:leader="none"/>
               </w:tabs>
-              <w:ind w:left="167" w:right="140"/>
+              <w:ind w:start="167" w:end="140"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
               </w:rPr>
             </w:pPr>
-          </w:p>
-[...3 lines deleted...]
-            <w:tcW w:w="4051" w:type="dxa"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4052" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
-[...1 lines deleted...]
-          <w:p w:rsidR="00027E7C" w:rsidRPr="00027E7C" w:rsidRDefault="005576A3" w:rsidP="00027E7C">
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="808080"/>
+              <w:start w:val="single" w:sz="12" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="808080"/>
+              <w:end w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:tabs>
-                <w:tab w:val="left" w:pos="9639"/>
+                <w:tab w:val="clear" w:pos="720"/>
+                <w:tab w:val="left" w:pos="9639" w:leader="none"/>
               </w:tabs>
-              <w:spacing w:before="1" w:line="237" w:lineRule="exact"/>
+              <w:spacing w:lineRule="exact" w:line="237" w:before="1" w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>Broj za</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00027E7C" w:rsidRPr="00027E7C">
+              <w:t xml:space="preserve">Broj zaposlenih koji rade iste ponavljajuće poslove, a koji </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="720"/>
+                <w:tab w:val="left" w:pos="9639" w:leader="none"/>
+              </w:tabs>
+              <w:spacing w:lineRule="exact" w:line="237" w:before="1" w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:i/>
+                <w:color w:themeColor="accent6" w:themeShade="80" w:val="984806"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">poslenih koji rade iste ponavljajuće poslove, a koji </w:t>
-[...2 lines deleted...]
-          <w:p w:rsidR="00F8409B" w:rsidRPr="00027E7C" w:rsidRDefault="00027E7C" w:rsidP="00A52D66">
+              <w:t>ulazi u predmet i područje primjene opsega sertifikacije</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="621" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1983" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="808080"/>
+              <w:start w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:end w:val="single" w:sz="12" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:themeFill="background1" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:tabs>
-                <w:tab w:val="left" w:pos="9639"/>
+                <w:tab w:val="clear" w:pos="720"/>
+                <w:tab w:val="left" w:pos="9639" w:leader="none"/>
               </w:tabs>
-              <w:spacing w:before="1" w:line="237" w:lineRule="exact"/>
+              <w:ind w:start="167" w:end="140"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
-[...1 lines deleted...]
-                <w:color w:val="984806" w:themeColor="accent6" w:themeShade="80"/>
+                <w:b/>
                 <w:sz w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00027E7C">
-[...2 lines deleted...]
-                <w:i/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
                 <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
-[...47 lines deleted...]
-            </w:pPr>
+              </w:rPr>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:vMerge/>
-[...3 lines deleted...]
-          <w:p w:rsidR="00F8409B" w:rsidRDefault="00F8409B" w:rsidP="00027E7C">
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="808080"/>
+              <w:start w:val="single" w:sz="12" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:end w:val="single" w:sz="12" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:themeFill="background1" w:val="clear"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:tabs>
-                <w:tab w:val="left" w:pos="9639"/>
+                <w:tab w:val="clear" w:pos="720"/>
+                <w:tab w:val="left" w:pos="9639" w:leader="none"/>
               </w:tabs>
-              <w:ind w:left="167" w:right="140"/>
+              <w:ind w:start="167" w:end="140"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
               </w:rPr>
             </w:pPr>
-          </w:p>
-[...3 lines deleted...]
-            <w:tcW w:w="4051" w:type="dxa"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4052" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
-[...1 lines deleted...]
-          <w:p w:rsidR="00F8409B" w:rsidRPr="00A0166E" w:rsidRDefault="00F8409B" w:rsidP="00027E7C">
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="808080"/>
+              <w:start w:val="single" w:sz="12" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:end w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:themeFill="background1" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:tabs>
-                <w:tab w:val="left" w:pos="9639"/>
+                <w:tab w:val="clear" w:pos="720"/>
+                <w:tab w:val="left" w:pos="9639" w:leader="none"/>
               </w:tabs>
-              <w:spacing w:before="1" w:line="237" w:lineRule="exact"/>
-[...4 lines deleted...]
-            </w:pPr>
+              <w:spacing w:lineRule="exact" w:line="237" w:before="1" w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:i/>
+              </w:rPr>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00524B31" w:rsidRDefault="00524B31" w:rsidP="00027E7C">
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:tabs>
-          <w:tab w:val="left" w:pos="9639"/>
+          <w:tab w:val="clear" w:pos="720"/>
+          <w:tab w:val="left" w:pos="9639" w:leader="none"/>
         </w:tabs>
-        <w:spacing w:before="1"/>
+        <w:spacing w:before="1" w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:i w:val="false"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
-          <w:i w:val="0"/>
-[...1 lines deleted...]
-      </w:pPr>
+          <w:i w:val="false"/>
+        </w:rPr>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="00A0166E" w:rsidRDefault="00A0166E" w:rsidP="00027E7C">
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:tabs>
-          <w:tab w:val="left" w:pos="9639"/>
+          <w:tab w:val="clear" w:pos="720"/>
+          <w:tab w:val="left" w:pos="9639" w:leader="none"/>
         </w:tabs>
-        <w:spacing w:before="1"/>
+        <w:spacing w:before="1" w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:i w:val="false"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
-          <w:i w:val="0"/>
-[...1 lines deleted...]
-      </w:pPr>
+          <w:i w:val="false"/>
+        </w:rPr>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="00146D5A" w:rsidRDefault="00146D5A" w:rsidP="00027E7C">
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:tabs>
-          <w:tab w:val="left" w:pos="9639"/>
+          <w:tab w:val="clear" w:pos="720"/>
+          <w:tab w:val="left" w:pos="9639" w:leader="none"/>
         </w:tabs>
-        <w:spacing w:before="1"/>
+        <w:spacing w:before="1" w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:i w:val="false"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
-          <w:i w:val="0"/>
-[...1 lines deleted...]
-      </w:pPr>
+          <w:i w:val="false"/>
+        </w:rPr>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="00A0166E" w:rsidRDefault="00A0166E" w:rsidP="00027E7C">
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:tabs>
-          <w:tab w:val="left" w:pos="9639"/>
+          <w:tab w:val="clear" w:pos="720"/>
+          <w:tab w:val="left" w:pos="9639" w:leader="none"/>
         </w:tabs>
-        <w:spacing w:before="1"/>
+        <w:spacing w:before="1" w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:i w:val="false"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
-          <w:i w:val="0"/>
-[...1 lines deleted...]
-      </w:pPr>
+          <w:i w:val="false"/>
+        </w:rPr>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="00524B31" w:rsidRDefault="00524B31" w:rsidP="00027E7C">
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:tabs>
-          <w:tab w:val="left" w:pos="9639"/>
+          <w:tab w:val="clear" w:pos="720"/>
+          <w:tab w:val="left" w:pos="9639" w:leader="none"/>
         </w:tabs>
-        <w:spacing w:before="1"/>
+        <w:spacing w:before="1" w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:i w:val="false"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
-          <w:i w:val="0"/>
-[...1 lines deleted...]
-      </w:pPr>
+          <w:i w:val="false"/>
+        </w:rPr>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="00524B31" w:rsidRDefault="00524B31" w:rsidP="00027E7C">
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:tabs>
-          <w:tab w:val="left" w:pos="9639"/>
+          <w:tab w:val="clear" w:pos="720"/>
+          <w:tab w:val="left" w:pos="9639" w:leader="none"/>
         </w:tabs>
-        <w:spacing w:before="1"/>
+        <w:spacing w:before="1" w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:i w:val="false"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
-          <w:i w:val="0"/>
-[...1 lines deleted...]
-      </w:pPr>
+          <w:i w:val="false"/>
+        </w:rPr>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="00027E7C" w:rsidRDefault="00027E7C" w:rsidP="00027E7C">
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:tabs>
-          <w:tab w:val="left" w:pos="9639"/>
+          <w:tab w:val="clear" w:pos="720"/>
+          <w:tab w:val="left" w:pos="9639" w:leader="none"/>
         </w:tabs>
-        <w:spacing w:before="1"/>
+        <w:spacing w:before="1" w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:i w:val="false"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
-          <w:i w:val="0"/>
-[...1 lines deleted...]
-      </w:pPr>
+          <w:i w:val="false"/>
+        </w:rPr>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="00524B31" w:rsidRPr="003C0154" w:rsidRDefault="00524B31" w:rsidP="00027E7C">
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:tabs>
-          <w:tab w:val="left" w:pos="9639"/>
+          <w:tab w:val="clear" w:pos="720"/>
+          <w:tab w:val="left" w:pos="9639" w:leader="none"/>
         </w:tabs>
-        <w:spacing w:before="1"/>
+        <w:spacing w:before="1" w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:i w:val="false"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
-          <w:i w:val="0"/>
-[...1 lines deleted...]
-      </w:pPr>
+          <w:i w:val="false"/>
+        </w:rPr>
+      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblW w:w="8303" w:type="dxa"/>
+        <w:jc w:val="start"/>
         <w:tblInd w:w="1545" w:type="dxa"/>
-        <w:tblBorders>
-[...4 lines deleted...]
-        </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
-          <w:left w:w="0" w:type="dxa"/>
-          <w:right w:w="0" w:type="dxa"/>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:start w:w="15" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+          <w:end w:w="15" w:type="dxa"/>
         </w:tblCellMar>
-        <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
+        <w:tblLook w:val="01e0" w:firstRow="1" w:noVBand="0" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1701"/>
         <w:gridCol w:w="425"/>
-        <w:gridCol w:w="1417"/>
+        <w:gridCol w:w="1416"/>
         <w:gridCol w:w="426"/>
-        <w:gridCol w:w="1417"/>
+        <w:gridCol w:w="1418"/>
         <w:gridCol w:w="425"/>
         <w:gridCol w:w="851"/>
         <w:gridCol w:w="1641"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00DE034D" w:rsidRPr="003C0154" w:rsidTr="0069756E">
+      <w:tr>
         <w:trPr>
-          <w:trHeight w:val="515"/>
+          <w:trHeight w:val="515" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
-              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="808080" w:themeColor="background1" w:themeShade="80"/>
-[...5 lines deleted...]
-          <w:p w:rsidR="00DE034D" w:rsidRPr="00643A4C" w:rsidRDefault="00DE034D" w:rsidP="00027E7C">
+              <w:start w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="808080"/>
+              <w:end w:val="single" w:sz="12" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="17365D" w:themeFill="text2" w:themeFillShade="bf" w:val="clear"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:tabs>
-                <w:tab w:val="left" w:pos="9639"/>
+                <w:tab w:val="clear" w:pos="720"/>
+                <w:tab w:val="left" w:pos="9639" w:leader="none"/>
               </w:tabs>
-              <w:spacing w:line="257" w:lineRule="exact"/>
-[...29 lines deleted...]
-              <w:t>.</w:t>
+              <w:spacing w:lineRule="exact" w:line="257"/>
+              <w:ind w:start="107"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:b/>
+                <w:color w:themeColor="background1" w:val="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:b/>
+                <w:color w:themeColor="background1" w:val="FFFFFF"/>
+              </w:rPr>
+              <w:t>DIO 3.4.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6602" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
-              <w:left w:val="single" w:sz="12" w:space="0" w:color="808080" w:themeColor="background1" w:themeShade="80"/>
-[...5 lines deleted...]
-          <w:p w:rsidR="00DE034D" w:rsidRPr="00643A4C" w:rsidRDefault="00DE034D" w:rsidP="00027E7C">
+              <w:start w:val="single" w:sz="12" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="808080"/>
+              <w:end w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="17365D" w:themeFill="text2" w:themeFillShade="bf" w:val="clear"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:tabs>
-                <w:tab w:val="left" w:pos="9639"/>
+                <w:tab w:val="clear" w:pos="720"/>
+                <w:tab w:val="left" w:pos="9639" w:leader="none"/>
               </w:tabs>
-              <w:spacing w:before="1" w:line="237" w:lineRule="exact"/>
-[...22 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:spacing w:lineRule="exact" w:line="237" w:before="1" w:after="0"/>
+              <w:ind w:start="107"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:b/>
+                <w:i/>
+                <w:color w:themeColor="background1" w:val="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:b/>
+                <w:color w:themeColor="background1" w:val="FFFFFF"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Način provođenja procesa </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DE034D" w:rsidRPr="003C0154" w:rsidTr="00256E32">
+      <w:tr>
         <w:trPr>
-          <w:trHeight w:val="515"/>
+          <w:trHeight w:val="515" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8303" w:type="dxa"/>
             <w:gridSpan w:val="8"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="12" w:space="0" w:color="808080" w:themeColor="background1" w:themeShade="80"/>
-[...7 lines deleted...]
-          <w:p w:rsidR="00DE034D" w:rsidRPr="00675C68" w:rsidRDefault="00DE034D" w:rsidP="005576A3">
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="808080"/>
+              <w:start w:val="dotted" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="808080"/>
+              <w:end w:val="dotted" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="FDE9D9" w:themeFill="accent6" w:themeFillTint="33" w:val="clear"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:tabs>
-                <w:tab w:val="left" w:pos="9639"/>
+                <w:tab w:val="clear" w:pos="720"/>
+                <w:tab w:val="left" w:pos="9639" w:leader="none"/>
               </w:tabs>
-              <w:spacing w:before="1" w:line="237" w:lineRule="exact"/>
-[...34 lines deleted...]
-            <w:r w:rsidRPr="00DE034D">
+              <w:spacing w:lineRule="exact" w:line="237" w:before="1" w:after="0"/>
+              <w:ind w:start="107"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve">                                  </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve">Procesi su automatizovani </w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:i/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>(zaokružiti):</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DE034D" w:rsidRPr="00643A4C" w:rsidTr="00027E7C">
+      <w:tr>
         <w:trPr>
-          <w:trHeight w:val="172"/>
+          <w:trHeight w:val="172" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="12" w:space="0" w:color="808080" w:themeColor="background1" w:themeShade="80"/>
-[...6 lines deleted...]
-          <w:p w:rsidR="00DE034D" w:rsidRDefault="00DE034D" w:rsidP="005576A3">
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="808080"/>
+              <w:start w:val="dotted" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="808080"/>
+              <w:end w:val="single" w:sz="12" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33" w:val="clear"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:tabs>
-                <w:tab w:val="left" w:pos="9639"/>
+                <w:tab w:val="clear" w:pos="720"/>
+                <w:tab w:val="left" w:pos="9639" w:leader="none"/>
               </w:tabs>
-              <w:spacing w:line="237" w:lineRule="exact"/>
-              <w:ind w:left="107"/>
+              <w:spacing w:lineRule="exact" w:line="237"/>
+              <w:ind w:start="107"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
-[...26 lines deleted...]
-              <w:t>ni</w:t>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:i/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:i/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Potpuno automatizovani</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="425" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="12" w:space="0" w:color="808080" w:themeColor="background1" w:themeShade="80"/>
-[...6 lines deleted...]
-          <w:p w:rsidR="00DE034D" w:rsidRPr="00643A4C" w:rsidRDefault="00DE034D" w:rsidP="00027E7C">
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="808080"/>
+              <w:start w:val="dotted" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="808080"/>
+              <w:end w:val="single" w:sz="12" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:themeFill="background1" w:val="clear"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:tabs>
-                <w:tab w:val="left" w:pos="9639"/>
+                <w:tab w:val="clear" w:pos="720"/>
+                <w:tab w:val="left" w:pos="9639" w:leader="none"/>
               </w:tabs>
-              <w:spacing w:line="237" w:lineRule="exact"/>
-              <w:ind w:left="107"/>
+              <w:spacing w:lineRule="exact" w:line="237"/>
+              <w:ind w:start="107"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
-[...8 lines deleted...]
-            <w:tcW w:w="1417" w:type="dxa"/>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:i/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:i/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1416" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="12" w:space="0" w:color="808080" w:themeColor="background1" w:themeShade="80"/>
-[...6 lines deleted...]
-          <w:p w:rsidR="00DE034D" w:rsidRPr="00643A4C" w:rsidRDefault="005576A3" w:rsidP="005576A3">
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="808080"/>
+              <w:start w:val="single" w:sz="12" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="808080"/>
+              <w:end w:val="single" w:sz="12" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33" w:val="clear"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:tabs>
-                <w:tab w:val="left" w:pos="9639"/>
+                <w:tab w:val="clear" w:pos="720"/>
+                <w:tab w:val="left" w:pos="9639" w:leader="none"/>
               </w:tabs>
-              <w:spacing w:line="237" w:lineRule="exact"/>
-              <w:ind w:left="107"/>
+              <w:spacing w:lineRule="exact" w:line="237"/>
+              <w:ind w:start="107"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
-[...26 lines deleted...]
-              <w:t>i</w:t>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:i/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:i/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Djelimično automatizovani</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="426" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="12" w:space="0" w:color="808080" w:themeColor="background1" w:themeShade="80"/>
-[...6 lines deleted...]
-          <w:p w:rsidR="00DE034D" w:rsidRPr="00643A4C" w:rsidRDefault="00DE034D" w:rsidP="00027E7C">
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="808080"/>
+              <w:start w:val="single" w:sz="12" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="808080"/>
+              <w:end w:val="single" w:sz="12" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:themeFill="background1" w:val="clear"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:tabs>
-                <w:tab w:val="left" w:pos="9639"/>
+                <w:tab w:val="clear" w:pos="720"/>
+                <w:tab w:val="left" w:pos="9639" w:leader="none"/>
               </w:tabs>
-              <w:spacing w:line="237" w:lineRule="exact"/>
-              <w:ind w:left="107"/>
+              <w:spacing w:lineRule="exact" w:line="237"/>
+              <w:ind w:start="107"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
-[...8 lines deleted...]
-            <w:tcW w:w="1417" w:type="dxa"/>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:i/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:i/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="12" w:space="0" w:color="808080" w:themeColor="background1" w:themeShade="80"/>
-[...6 lines deleted...]
-          <w:p w:rsidR="00DE034D" w:rsidRPr="00643A4C" w:rsidRDefault="00DE034D" w:rsidP="00027E7C">
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="808080"/>
+              <w:start w:val="single" w:sz="12" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="808080"/>
+              <w:end w:val="single" w:sz="12" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33" w:val="clear"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:tabs>
-                <w:tab w:val="left" w:pos="9639"/>
+                <w:tab w:val="clear" w:pos="720"/>
+                <w:tab w:val="left" w:pos="9639" w:leader="none"/>
               </w:tabs>
-              <w:spacing w:line="237" w:lineRule="exact"/>
-              <w:ind w:left="107"/>
+              <w:spacing w:lineRule="exact" w:line="237"/>
+              <w:ind w:start="107"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
-[...18 lines deleted...]
-              <w:t>anualni</w:t>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:i/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:i/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Manualni</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="425" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="12" w:space="0" w:color="808080" w:themeColor="background1" w:themeShade="80"/>
-[...6 lines deleted...]
-          <w:p w:rsidR="00DE034D" w:rsidRPr="00643A4C" w:rsidRDefault="00DE034D" w:rsidP="00027E7C">
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="808080"/>
+              <w:start w:val="single" w:sz="12" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="808080"/>
+              <w:end w:val="single" w:sz="12" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:themeFill="background1" w:val="clear"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:tabs>
-                <w:tab w:val="left" w:pos="9639"/>
+                <w:tab w:val="clear" w:pos="720"/>
+                <w:tab w:val="left" w:pos="9639" w:leader="none"/>
               </w:tabs>
-              <w:spacing w:line="237" w:lineRule="exact"/>
-              <w:ind w:left="107"/>
+              <w:spacing w:lineRule="exact" w:line="237"/>
+              <w:ind w:start="107"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
-[...3 lines deleted...]
-            </w:pPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:i/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:i/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="12" w:space="0" w:color="808080" w:themeColor="background1" w:themeShade="80"/>
-[...6 lines deleted...]
-          <w:p w:rsidR="00DE034D" w:rsidRPr="00643A4C" w:rsidRDefault="00DE034D" w:rsidP="00027E7C">
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="808080"/>
+              <w:start w:val="single" w:sz="12" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="808080"/>
+              <w:end w:val="dotted" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33" w:val="clear"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:tabs>
-                <w:tab w:val="left" w:pos="9639"/>
+                <w:tab w:val="clear" w:pos="720"/>
+                <w:tab w:val="left" w:pos="9639" w:leader="none"/>
               </w:tabs>
-              <w:spacing w:line="237" w:lineRule="exact"/>
-              <w:ind w:left="107"/>
+              <w:spacing w:lineRule="exact" w:line="237"/>
+              <w:ind w:start="107"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
-[...4 lines deleted...]
-            <w:r w:rsidRPr="00643A4C">
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:i/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:i/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Ostalo:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1641" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="12" w:space="0" w:color="808080" w:themeColor="background1" w:themeShade="80"/>
-[...7 lines deleted...]
-          <w:p w:rsidR="00DE034D" w:rsidRPr="00643A4C" w:rsidRDefault="00DE034D" w:rsidP="00027E7C">
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="808080"/>
+              <w:start w:val="single" w:sz="12" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="808080"/>
+              <w:end w:val="dotted" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:themeFill="background1" w:val="clear"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:tabs>
-                <w:tab w:val="left" w:pos="9639"/>
+                <w:tab w:val="clear" w:pos="720"/>
+                <w:tab w:val="left" w:pos="9639" w:leader="none"/>
               </w:tabs>
-              <w:spacing w:line="237" w:lineRule="exact"/>
-              <w:ind w:left="107"/>
+              <w:spacing w:lineRule="exact" w:line="237"/>
+              <w:ind w:start="107"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:i/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:i/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Opisati:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DE034D" w:rsidRPr="00643A4C" w:rsidTr="00027E7C">
+      <w:tr>
         <w:trPr>
-          <w:trHeight w:val="171"/>
+          <w:trHeight w:val="171" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
-            <w:vMerge/>
-[...8 lines deleted...]
-          <w:p w:rsidR="00DE034D" w:rsidRDefault="00DE034D" w:rsidP="00027E7C">
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:start w:val="dotted" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="808080"/>
+              <w:end w:val="single" w:sz="12" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33" w:val="clear"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:tabs>
-                <w:tab w:val="left" w:pos="9639"/>
+                <w:tab w:val="clear" w:pos="720"/>
+                <w:tab w:val="left" w:pos="9639" w:leader="none"/>
               </w:tabs>
-              <w:spacing w:line="237" w:lineRule="exact"/>
-              <w:ind w:left="107"/>
+              <w:spacing w:lineRule="exact" w:line="237"/>
+              <w:ind w:start="107"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
-[...3 lines deleted...]
-            </w:pPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:i/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:i/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="425" w:type="dxa"/>
-            <w:vMerge/>
-[...8 lines deleted...]
-          <w:p w:rsidR="00DE034D" w:rsidRPr="00643A4C" w:rsidRDefault="00DE034D" w:rsidP="00027E7C">
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:start w:val="dotted" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="808080"/>
+              <w:end w:val="single" w:sz="12" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:themeFill="background1" w:val="clear"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:tabs>
-                <w:tab w:val="left" w:pos="9639"/>
+                <w:tab w:val="clear" w:pos="720"/>
+                <w:tab w:val="left" w:pos="9639" w:leader="none"/>
               </w:tabs>
-              <w:spacing w:line="237" w:lineRule="exact"/>
-              <w:ind w:left="107"/>
+              <w:spacing w:lineRule="exact" w:line="237"/>
+              <w:ind w:start="107"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
-[...18 lines deleted...]
-          <w:p w:rsidR="00DE034D" w:rsidRPr="00DE034D" w:rsidRDefault="00DE034D" w:rsidP="00027E7C">
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:i/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:i/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1416" w:type="dxa"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:start w:val="single" w:sz="12" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="808080"/>
+              <w:end w:val="single" w:sz="12" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33" w:val="clear"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:tabs>
-                <w:tab w:val="left" w:pos="9639"/>
+                <w:tab w:val="clear" w:pos="720"/>
+                <w:tab w:val="left" w:pos="9639" w:leader="none"/>
               </w:tabs>
-              <w:spacing w:line="237" w:lineRule="exact"/>
-              <w:ind w:left="107"/>
+              <w:spacing w:lineRule="exact" w:line="237"/>
+              <w:ind w:start="107"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
-[...3 lines deleted...]
-            </w:pPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:i/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:i/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="426" w:type="dxa"/>
-            <w:vMerge/>
-[...8 lines deleted...]
-          <w:p w:rsidR="00DE034D" w:rsidRPr="00643A4C" w:rsidRDefault="00DE034D" w:rsidP="00027E7C">
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:start w:val="single" w:sz="12" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="808080"/>
+              <w:end w:val="single" w:sz="12" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:themeFill="background1" w:val="clear"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:tabs>
-                <w:tab w:val="left" w:pos="9639"/>
+                <w:tab w:val="clear" w:pos="720"/>
+                <w:tab w:val="left" w:pos="9639" w:leader="none"/>
               </w:tabs>
-              <w:spacing w:line="237" w:lineRule="exact"/>
-              <w:ind w:left="107"/>
+              <w:spacing w:lineRule="exact" w:line="237"/>
+              <w:ind w:start="107"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
-[...18 lines deleted...]
-          <w:p w:rsidR="00DE034D" w:rsidRDefault="00DE034D" w:rsidP="00027E7C">
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:i/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:i/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:start w:val="single" w:sz="12" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="808080"/>
+              <w:end w:val="single" w:sz="12" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33" w:val="clear"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:tabs>
-                <w:tab w:val="left" w:pos="9639"/>
+                <w:tab w:val="clear" w:pos="720"/>
+                <w:tab w:val="left" w:pos="9639" w:leader="none"/>
               </w:tabs>
-              <w:spacing w:line="237" w:lineRule="exact"/>
-              <w:ind w:left="107"/>
+              <w:spacing w:lineRule="exact" w:line="237"/>
+              <w:ind w:start="107"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
-[...3 lines deleted...]
-            </w:pPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:i/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:i/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="425" w:type="dxa"/>
-            <w:vMerge/>
-[...8 lines deleted...]
-          <w:p w:rsidR="00DE034D" w:rsidRPr="00643A4C" w:rsidRDefault="00DE034D" w:rsidP="00027E7C">
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:start w:val="single" w:sz="12" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="808080"/>
+              <w:end w:val="single" w:sz="12" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:themeFill="background1" w:val="clear"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:tabs>
-                <w:tab w:val="left" w:pos="9639"/>
+                <w:tab w:val="clear" w:pos="720"/>
+                <w:tab w:val="left" w:pos="9639" w:leader="none"/>
               </w:tabs>
-              <w:spacing w:line="237" w:lineRule="exact"/>
-              <w:ind w:left="107"/>
+              <w:spacing w:lineRule="exact" w:line="237"/>
+              <w:ind w:start="107"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
-[...3 lines deleted...]
-            </w:pPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:i/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:i/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
-            <w:vMerge/>
-[...8 lines deleted...]
-          <w:p w:rsidR="00DE034D" w:rsidRPr="00643A4C" w:rsidRDefault="00DE034D" w:rsidP="00027E7C">
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:start w:val="single" w:sz="12" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="808080"/>
+              <w:end w:val="dotted" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33" w:val="clear"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:tabs>
-                <w:tab w:val="left" w:pos="9639"/>
+                <w:tab w:val="clear" w:pos="720"/>
+                <w:tab w:val="left" w:pos="9639" w:leader="none"/>
               </w:tabs>
-              <w:spacing w:line="237" w:lineRule="exact"/>
-              <w:ind w:left="107"/>
+              <w:spacing w:lineRule="exact" w:line="237"/>
+              <w:ind w:start="107"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
-[...3 lines deleted...]
-            </w:pPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:i/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:i/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1641" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="12" w:space="0" w:color="808080" w:themeColor="background1" w:themeShade="80"/>
-[...7 lines deleted...]
-          <w:p w:rsidR="00DE034D" w:rsidRPr="00643A4C" w:rsidRDefault="00DE034D" w:rsidP="00027E7C">
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="808080"/>
+              <w:start w:val="single" w:sz="12" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="808080"/>
+              <w:end w:val="dotted" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:themeFill="background1" w:val="clear"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:tabs>
-                <w:tab w:val="left" w:pos="9639"/>
+                <w:tab w:val="clear" w:pos="720"/>
+                <w:tab w:val="left" w:pos="9639" w:leader="none"/>
               </w:tabs>
-              <w:spacing w:line="237" w:lineRule="exact"/>
-              <w:ind w:left="107"/>
+              <w:spacing w:lineRule="exact" w:line="237"/>
+              <w:ind w:start="107"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
-[...3 lines deleted...]
-            </w:pPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:i/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:i/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00675C68" w:rsidRDefault="00675C68" w:rsidP="00027E7C">
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:tabs>
-          <w:tab w:val="left" w:pos="1573"/>
-          <w:tab w:val="left" w:pos="9639"/>
+          <w:tab w:val="clear" w:pos="720"/>
+          <w:tab w:val="left" w:pos="1573" w:leader="none"/>
+          <w:tab w:val="left" w:pos="9639" w:leader="none"/>
         </w:tabs>
-        <w:spacing w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="878" w:right="469" w:firstLine="0"/>
+        <w:spacing w:lineRule="auto" w:line="259"/>
+        <w:ind w:hanging="0" w:start="878" w:end="469"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:i/>
-          <w:color w:val="984806" w:themeColor="accent6" w:themeShade="80"/>
+          <w:color w:themeColor="accent6" w:themeShade="80" w:val="984806"/>
           <w:sz w:val="18"/>
         </w:rPr>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:color w:themeColor="accent6" w:themeShade="80" w:val="984806"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="00675C68" w:rsidRDefault="00675C68" w:rsidP="00027E7C">
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:tabs>
-          <w:tab w:val="left" w:pos="1573"/>
-          <w:tab w:val="left" w:pos="9639"/>
+          <w:tab w:val="clear" w:pos="720"/>
+          <w:tab w:val="left" w:pos="1573" w:leader="none"/>
+          <w:tab w:val="left" w:pos="9639" w:leader="none"/>
         </w:tabs>
-        <w:spacing w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="878" w:right="469" w:firstLine="0"/>
+        <w:spacing w:lineRule="auto" w:line="259"/>
+        <w:ind w:hanging="0" w:start="878" w:end="469"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:i/>
-          <w:color w:val="984806" w:themeColor="accent6" w:themeShade="80"/>
+          <w:color w:themeColor="accent6" w:themeShade="80" w:val="984806"/>
           <w:sz w:val="18"/>
         </w:rPr>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:color w:themeColor="accent6" w:themeShade="80" w:val="984806"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblW w:w="8303" w:type="dxa"/>
+        <w:jc w:val="start"/>
         <w:tblInd w:w="1545" w:type="dxa"/>
-        <w:tblBorders>
-[...4 lines deleted...]
-        </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
-          <w:left w:w="0" w:type="dxa"/>
-          <w:right w:w="0" w:type="dxa"/>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:start w:w="15" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+          <w:end w:w="15" w:type="dxa"/>
         </w:tblCellMar>
-        <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
+        <w:tblLook w:val="01e0" w:firstRow="1" w:noVBand="0" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1701"/>
         <w:gridCol w:w="425"/>
-        <w:gridCol w:w="1417"/>
+        <w:gridCol w:w="1416"/>
         <w:gridCol w:w="426"/>
-        <w:gridCol w:w="1417"/>
+        <w:gridCol w:w="1418"/>
         <w:gridCol w:w="425"/>
         <w:gridCol w:w="851"/>
         <w:gridCol w:w="1641"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00DE034D" w:rsidRPr="003C0154" w:rsidTr="0069756E">
+      <w:tr>
         <w:trPr>
-          <w:trHeight w:val="515"/>
+          <w:trHeight w:val="515" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
-              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="808080" w:themeColor="background1" w:themeShade="80"/>
-[...5 lines deleted...]
-          <w:p w:rsidR="00DE034D" w:rsidRPr="00643A4C" w:rsidRDefault="00DE034D" w:rsidP="00027E7C">
+              <w:start w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="808080"/>
+              <w:end w:val="single" w:sz="12" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="17365D" w:themeFill="text2" w:themeFillShade="bf" w:val="clear"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:tabs>
-                <w:tab w:val="left" w:pos="9639"/>
+                <w:tab w:val="clear" w:pos="720"/>
+                <w:tab w:val="left" w:pos="9639" w:leader="none"/>
               </w:tabs>
-              <w:spacing w:line="257" w:lineRule="exact"/>
-[...29 lines deleted...]
-              <w:t>.</w:t>
+              <w:spacing w:lineRule="exact" w:line="257"/>
+              <w:ind w:start="107"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:b/>
+                <w:color w:themeColor="background1" w:val="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:b/>
+                <w:color w:themeColor="background1" w:val="FFFFFF"/>
+              </w:rPr>
+              <w:t>DIO 3.5.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6602" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
-              <w:left w:val="single" w:sz="12" w:space="0" w:color="808080" w:themeColor="background1" w:themeShade="80"/>
-[...5 lines deleted...]
-          <w:p w:rsidR="00DE034D" w:rsidRPr="00643A4C" w:rsidRDefault="00F8409B" w:rsidP="00027E7C">
+              <w:start w:val="single" w:sz="12" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="808080"/>
+              <w:end w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="17365D" w:themeFill="text2" w:themeFillShade="bf" w:val="clear"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:tabs>
-                <w:tab w:val="left" w:pos="9639"/>
+                <w:tab w:val="clear" w:pos="720"/>
+                <w:tab w:val="left" w:pos="9639" w:leader="none"/>
               </w:tabs>
-              <w:spacing w:before="1" w:line="237" w:lineRule="exact"/>
-[...46 lines deleted...]
-              <w:t>:</w:t>
+              <w:spacing w:lineRule="exact" w:line="237" w:before="1" w:after="0"/>
+              <w:ind w:start="107"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:b/>
+                <w:i/>
+                <w:color w:themeColor="background1" w:val="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:b/>
+                <w:color w:themeColor="background1" w:val="FFFFFF"/>
+              </w:rPr>
+              <w:t>Pri obavljanju svakodnevnih poslova, kao jezik komunikacije uposlenici koriste:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F8409B" w:rsidRPr="00643A4C" w:rsidTr="00027E7C">
+      <w:tr>
         <w:trPr>
-          <w:trHeight w:val="504"/>
+          <w:trHeight w:val="504" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="12" w:space="0" w:color="808080" w:themeColor="background1" w:themeShade="80"/>
-[...6 lines deleted...]
-          <w:p w:rsidR="00F8409B" w:rsidRDefault="00A52D66" w:rsidP="00027E7C">
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="808080"/>
+              <w:start w:val="dotted" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:end w:val="single" w:sz="12" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33" w:val="clear"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:tabs>
-                <w:tab w:val="left" w:pos="9639"/>
+                <w:tab w:val="clear" w:pos="720"/>
+                <w:tab w:val="left" w:pos="9639" w:leader="none"/>
               </w:tabs>
-              <w:spacing w:line="237" w:lineRule="exact"/>
-              <w:ind w:left="107"/>
+              <w:spacing w:lineRule="exact" w:line="237"/>
+              <w:ind w:start="107"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:i/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:i/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Samo CG</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="425" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="12" w:space="0" w:color="808080" w:themeColor="background1" w:themeShade="80"/>
-[...6 lines deleted...]
-          <w:p w:rsidR="00F8409B" w:rsidRPr="00643A4C" w:rsidRDefault="00F8409B" w:rsidP="00027E7C">
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="808080"/>
+              <w:start w:val="dotted" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:end w:val="single" w:sz="12" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:themeFill="background1" w:val="clear"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:tabs>
-                <w:tab w:val="left" w:pos="9639"/>
+                <w:tab w:val="clear" w:pos="720"/>
+                <w:tab w:val="left" w:pos="9639" w:leader="none"/>
               </w:tabs>
-              <w:spacing w:line="237" w:lineRule="exact"/>
-              <w:ind w:left="107"/>
+              <w:spacing w:lineRule="exact" w:line="237"/>
+              <w:ind w:start="107"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
-[...17 lines deleted...]
-          <w:p w:rsidR="00F8409B" w:rsidRPr="00643A4C" w:rsidRDefault="00A52D66" w:rsidP="00027E7C">
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:i/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:i/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1416" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="808080"/>
+              <w:start w:val="single" w:sz="12" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:end w:val="single" w:sz="12" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33" w:val="clear"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:tabs>
-                <w:tab w:val="left" w:pos="9639"/>
+                <w:tab w:val="clear" w:pos="720"/>
+                <w:tab w:val="left" w:pos="9639" w:leader="none"/>
               </w:tabs>
-              <w:spacing w:line="237" w:lineRule="exact"/>
-              <w:ind w:left="107"/>
+              <w:spacing w:lineRule="exact" w:line="237"/>
+              <w:ind w:start="107"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
-[...18 lines deleted...]
-              <w:t xml:space="preserve"> i _____</w:t>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:i/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:i/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>CG i _____</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="426" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="12" w:space="0" w:color="808080" w:themeColor="background1" w:themeShade="80"/>
-[...6 lines deleted...]
-          <w:p w:rsidR="00F8409B" w:rsidRPr="00643A4C" w:rsidRDefault="00F8409B" w:rsidP="00027E7C">
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="808080"/>
+              <w:start w:val="single" w:sz="12" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:end w:val="single" w:sz="12" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:themeFill="background1" w:val="clear"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:tabs>
-                <w:tab w:val="left" w:pos="9639"/>
+                <w:tab w:val="clear" w:pos="720"/>
+                <w:tab w:val="left" w:pos="9639" w:leader="none"/>
               </w:tabs>
-              <w:spacing w:line="237" w:lineRule="exact"/>
-              <w:ind w:left="107"/>
+              <w:spacing w:lineRule="exact" w:line="237"/>
+              <w:ind w:start="107"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
-[...17 lines deleted...]
-          <w:p w:rsidR="00F8409B" w:rsidRDefault="00F8409B" w:rsidP="00027E7C">
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:i/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:i/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="808080"/>
+              <w:start w:val="single" w:sz="12" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:end w:val="single" w:sz="12" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33" w:val="clear"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:tabs>
-                <w:tab w:val="left" w:pos="9639"/>
+                <w:tab w:val="clear" w:pos="720"/>
+                <w:tab w:val="left" w:pos="9639" w:leader="none"/>
               </w:tabs>
-              <w:spacing w:line="237" w:lineRule="exact"/>
-              <w:ind w:left="107"/>
+              <w:spacing w:lineRule="exact" w:line="237"/>
+              <w:ind w:start="107"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:i/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:i/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Engleski</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00F8409B" w:rsidRPr="00643A4C" w:rsidRDefault="00F8409B" w:rsidP="006549DA">
+          <w:p>
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:tabs>
-                <w:tab w:val="left" w:pos="9639"/>
+                <w:tab w:val="clear" w:pos="720"/>
+                <w:tab w:val="left" w:pos="9639" w:leader="none"/>
               </w:tabs>
-              <w:spacing w:line="237" w:lineRule="exact"/>
-              <w:ind w:left="107"/>
+              <w:spacing w:lineRule="exact" w:line="237"/>
+              <w:ind w:start="107"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:i/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:i/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Njemački</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="425" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="12" w:space="0" w:color="808080" w:themeColor="background1" w:themeShade="80"/>
-[...6 lines deleted...]
-          <w:p w:rsidR="00F8409B" w:rsidRPr="00643A4C" w:rsidRDefault="00F8409B" w:rsidP="00027E7C">
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="808080"/>
+              <w:start w:val="single" w:sz="12" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:end w:val="single" w:sz="12" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:themeFill="background1" w:val="clear"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:tabs>
-                <w:tab w:val="left" w:pos="9639"/>
+                <w:tab w:val="clear" w:pos="720"/>
+                <w:tab w:val="left" w:pos="9639" w:leader="none"/>
               </w:tabs>
-              <w:spacing w:line="237" w:lineRule="exact"/>
-              <w:ind w:left="107"/>
+              <w:spacing w:lineRule="exact" w:line="237"/>
+              <w:ind w:start="107"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
-[...3 lines deleted...]
-            </w:pPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:i/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:i/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="12" w:space="0" w:color="808080" w:themeColor="background1" w:themeShade="80"/>
-[...6 lines deleted...]
-          <w:p w:rsidR="00F8409B" w:rsidRPr="00643A4C" w:rsidRDefault="00F8409B" w:rsidP="00027E7C">
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="808080"/>
+              <w:start w:val="single" w:sz="12" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:end w:val="dotted" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33" w:val="clear"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:tabs>
-                <w:tab w:val="left" w:pos="9639"/>
+                <w:tab w:val="clear" w:pos="720"/>
+                <w:tab w:val="left" w:pos="9639" w:leader="none"/>
               </w:tabs>
-              <w:spacing w:line="237" w:lineRule="exact"/>
-              <w:ind w:left="107"/>
+              <w:spacing w:lineRule="exact" w:line="237"/>
+              <w:ind w:start="107"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
-[...4 lines deleted...]
-            <w:r w:rsidRPr="00643A4C">
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:i/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:i/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Ostalo:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1641" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="12" w:space="0" w:color="808080" w:themeColor="background1" w:themeShade="80"/>
-[...6 lines deleted...]
-          <w:p w:rsidR="00F8409B" w:rsidRPr="00643A4C" w:rsidRDefault="00F8409B" w:rsidP="00027E7C">
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="808080"/>
+              <w:start w:val="single" w:sz="12" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:end w:val="dotted" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:themeFill="background1" w:val="clear"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:tabs>
-                <w:tab w:val="left" w:pos="9639"/>
+                <w:tab w:val="clear" w:pos="720"/>
+                <w:tab w:val="left" w:pos="9639" w:leader="none"/>
               </w:tabs>
-              <w:spacing w:line="237" w:lineRule="exact"/>
-              <w:ind w:left="107"/>
+              <w:spacing w:lineRule="exact" w:line="237"/>
+              <w:ind w:start="107"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
-[...3 lines deleted...]
-            </w:pPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:i/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:i/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00DE034D" w:rsidRDefault="00DE034D" w:rsidP="00027E7C">
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:tabs>
-          <w:tab w:val="left" w:pos="1573"/>
-          <w:tab w:val="left" w:pos="9639"/>
+          <w:tab w:val="clear" w:pos="720"/>
+          <w:tab w:val="left" w:pos="1573" w:leader="none"/>
+          <w:tab w:val="left" w:pos="9639" w:leader="none"/>
         </w:tabs>
-        <w:spacing w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="878" w:right="469" w:firstLine="0"/>
+        <w:spacing w:lineRule="auto" w:line="259"/>
+        <w:ind w:hanging="0" w:start="878" w:end="469"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:i/>
-          <w:color w:val="984806" w:themeColor="accent6" w:themeShade="80"/>
+          <w:color w:themeColor="accent6" w:themeShade="80" w:val="984806"/>
           <w:sz w:val="18"/>
         </w:rPr>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:color w:themeColor="accent6" w:themeShade="80" w:val="984806"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblW w:w="8303" w:type="dxa"/>
+        <w:jc w:val="start"/>
         <w:tblInd w:w="1545" w:type="dxa"/>
-        <w:tblBorders>
-[...4 lines deleted...]
-        </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
-          <w:left w:w="0" w:type="dxa"/>
-          <w:right w:w="0" w:type="dxa"/>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:start w:w="15" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+          <w:end w:w="15" w:type="dxa"/>
         </w:tblCellMar>
-        <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
+        <w:tblLook w:val="01e0" w:firstRow="1" w:noVBand="0" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="992"/>
         <w:gridCol w:w="709"/>
-        <w:gridCol w:w="283"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="850"/>
+        <w:gridCol w:w="282"/>
+        <w:gridCol w:w="143"/>
+        <w:gridCol w:w="849"/>
         <w:gridCol w:w="993"/>
-        <w:gridCol w:w="1842"/>
+        <w:gridCol w:w="1843"/>
         <w:gridCol w:w="2492"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00F8409B" w:rsidRPr="003C0154" w:rsidTr="0069756E">
+      <w:tr>
         <w:trPr>
-          <w:trHeight w:val="515"/>
+          <w:trHeight w:val="515" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
-              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="808080" w:themeColor="background1" w:themeShade="80"/>
-[...5 lines deleted...]
-          <w:p w:rsidR="00F8409B" w:rsidRPr="00643A4C" w:rsidRDefault="00F8409B" w:rsidP="00027E7C">
+              <w:start w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="808080"/>
+              <w:end w:val="single" w:sz="12" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="17365D" w:themeFill="text2" w:themeFillShade="bf" w:val="clear"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:tabs>
-                <w:tab w:val="left" w:pos="9639"/>
+                <w:tab w:val="clear" w:pos="720"/>
+                <w:tab w:val="left" w:pos="9639" w:leader="none"/>
               </w:tabs>
-              <w:spacing w:line="257" w:lineRule="exact"/>
-[...29 lines deleted...]
-              <w:t>.</w:t>
+              <w:spacing w:lineRule="exact" w:line="257"/>
+              <w:ind w:start="107"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:b/>
+                <w:color w:themeColor="background1" w:val="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:b/>
+                <w:color w:themeColor="background1" w:val="FFFFFF"/>
+              </w:rPr>
+              <w:t>DIO 3.6.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6602" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
-              <w:left w:val="single" w:sz="12" w:space="0" w:color="808080" w:themeColor="background1" w:themeShade="80"/>
-[...5 lines deleted...]
-          <w:p w:rsidR="00F8409B" w:rsidRPr="00643A4C" w:rsidRDefault="00F8409B" w:rsidP="00027E7C">
+              <w:start w:val="single" w:sz="12" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="808080"/>
+              <w:end w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="17365D" w:themeFill="text2" w:themeFillShade="bf" w:val="clear"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:tabs>
-                <w:tab w:val="left" w:pos="9639"/>
+                <w:tab w:val="clear" w:pos="720"/>
+                <w:tab w:val="left" w:pos="9639" w:leader="none"/>
               </w:tabs>
-              <w:spacing w:before="1" w:line="237" w:lineRule="exact"/>
-[...38 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:spacing w:lineRule="exact" w:line="237" w:before="1" w:after="0"/>
+              <w:ind w:start="107"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:b/>
+                <w:i/>
+                <w:color w:themeColor="background1" w:val="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:b/>
+                <w:color w:themeColor="background1" w:val="FFFFFF"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Informacije o lokacijama </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F8409B" w:rsidRPr="003C0154" w:rsidTr="00256E32">
+      <w:tr>
         <w:trPr>
-          <w:trHeight w:val="515"/>
+          <w:trHeight w:val="515" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8303" w:type="dxa"/>
             <w:gridSpan w:val="8"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="12" w:space="0" w:color="808080" w:themeColor="background1" w:themeShade="80"/>
-[...7 lines deleted...]
-          <w:p w:rsidR="00F8409B" w:rsidRPr="00675C68" w:rsidRDefault="00F8409B" w:rsidP="00027E7C">
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="808080"/>
+              <w:start w:val="dotted" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="808080"/>
+              <w:end w:val="dotted" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="FDE9D9" w:themeFill="accent6" w:themeFillTint="33" w:val="clear"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:tabs>
-                <w:tab w:val="left" w:pos="9639"/>
+                <w:tab w:val="clear" w:pos="720"/>
+                <w:tab w:val="left" w:pos="9639" w:leader="none"/>
               </w:tabs>
-              <w:spacing w:before="1" w:line="237" w:lineRule="exact"/>
-[...2 lines deleted...]
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+              <w:spacing w:lineRule="exact" w:line="237" w:before="1" w:after="0"/>
+              <w:ind w:start="107"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:i/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">                                  </w:t>
             </w:r>
-            <w:r w:rsidR="00027E7C" w:rsidRPr="00027E7C">
-[...39 lines deleted...]
-              <w:t xml:space="preserve"> te vrste poslova koji se obavljaju na svakoj od lokacija </w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ako postoji više lokacija, molimo navedite adrese lokacija, broj zaposlenih na lokacijama, te vrste poslova koji se obavljaju na svakoj od lokacija </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00027E7C" w:rsidRPr="00643A4C" w:rsidTr="00027E7C">
+      <w:tr>
         <w:trPr>
-          <w:trHeight w:val="504"/>
+          <w:trHeight w:val="504" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
-              <w:left w:val="dotted" w:sz="4" w:space="0" w:color="000000"/>
-[...5 lines deleted...]
-          <w:p w:rsidR="00027E7C" w:rsidRPr="00643A4C" w:rsidRDefault="00027E7C" w:rsidP="00027E7C">
+              <w:start w:val="dotted" w:sz="4" w:space="0" w:color="000000"/>
+              <w:end w:val="single" w:sz="12" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33" w:val="clear"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:tabs>
-                <w:tab w:val="left" w:pos="9639"/>
+                <w:tab w:val="clear" w:pos="720"/>
+                <w:tab w:val="left" w:pos="9639" w:leader="none"/>
               </w:tabs>
-              <w:spacing w:line="237" w:lineRule="exact"/>
-              <w:ind w:left="107"/>
+              <w:spacing w:lineRule="exact" w:line="237"/>
+              <w:ind w:start="107"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:i/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:i/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Adresa lokacije</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="1842" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:start w:val="single" w:sz="12" w:space="0" w:color="808080"/>
+              <w:end w:val="single" w:sz="12" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33" w:val="clear"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="720"/>
+                <w:tab w:val="left" w:pos="9639" w:leader="none"/>
+              </w:tabs>
+              <w:spacing w:lineRule="exact" w:line="237"/>
+              <w:ind w:start="107"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:i/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:i/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">br. zaposlenih </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="720"/>
+                <w:tab w:val="left" w:pos="9639" w:leader="none"/>
+              </w:tabs>
+              <w:spacing w:lineRule="exact" w:line="237"/>
+              <w:ind w:start="107"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:i/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:i/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">na lokaciji </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
-[...7 lines deleted...]
-          <w:p w:rsidR="00027E7C" w:rsidRDefault="00027E7C" w:rsidP="00027E7C">
+            <w:tcBorders>
+              <w:start w:val="single" w:sz="12" w:space="0" w:color="808080"/>
+              <w:end w:val="single" w:sz="12" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33" w:val="clear"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:tabs>
-                <w:tab w:val="left" w:pos="9639"/>
+                <w:tab w:val="clear" w:pos="720"/>
+                <w:tab w:val="left" w:pos="9639" w:leader="none"/>
               </w:tabs>
-              <w:spacing w:line="237" w:lineRule="exact"/>
-              <w:ind w:left="107"/>
+              <w:spacing w:lineRule="exact" w:line="237"/>
+              <w:ind w:start="107"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
-[...37 lines deleted...]
-          <w:p w:rsidR="00027E7C" w:rsidRPr="00643A4C" w:rsidRDefault="00027E7C" w:rsidP="00027E7C">
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:i/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:i/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Privremena lokacija</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:tabs>
-                <w:tab w:val="left" w:pos="9639"/>
+                <w:tab w:val="clear" w:pos="720"/>
+                <w:tab w:val="left" w:pos="9639" w:leader="none"/>
               </w:tabs>
-              <w:spacing w:line="237" w:lineRule="exact"/>
-              <w:ind w:left="107"/>
+              <w:spacing w:lineRule="exact" w:line="237"/>
+              <w:ind w:start="107"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
-[...24 lines deleted...]
-          <w:p w:rsidR="00027E7C" w:rsidRDefault="00027E7C" w:rsidP="00027E7C">
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:i/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:i/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>(ako postoji)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2492" w:type="dxa"/>
+            <w:tcBorders>
+              <w:start w:val="single" w:sz="12" w:space="0" w:color="808080"/>
+              <w:end w:val="dotted" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33" w:val="clear"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:tabs>
-                <w:tab w:val="left" w:pos="9639"/>
+                <w:tab w:val="clear" w:pos="720"/>
+                <w:tab w:val="left" w:pos="9639" w:leader="none"/>
               </w:tabs>
-              <w:spacing w:line="237" w:lineRule="exact"/>
-              <w:ind w:left="107"/>
+              <w:spacing w:lineRule="exact" w:line="237"/>
+              <w:ind w:start="107"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
-[...13 lines deleted...]
-          <w:p w:rsidR="00027E7C" w:rsidRPr="00643A4C" w:rsidRDefault="00027E7C" w:rsidP="006549DA">
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:i/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:i/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Vrsta poslova za svaku lokaciju</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:tabs>
-                <w:tab w:val="left" w:pos="9639"/>
+                <w:tab w:val="clear" w:pos="720"/>
+                <w:tab w:val="left" w:pos="9639" w:leader="none"/>
               </w:tabs>
-              <w:spacing w:line="237" w:lineRule="exact"/>
-              <w:ind w:left="107"/>
+              <w:spacing w:lineRule="exact" w:line="237"/>
+              <w:ind w:start="107"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
-[...63 lines deleted...]
-            <w:r w:rsidRPr="00027E7C">
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:i/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:i/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>(opseg na lokaciji)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00027E7C" w:rsidRPr="00643A4C" w:rsidTr="00027E7C">
+      <w:tr>
         <w:trPr>
-          <w:trHeight w:val="171"/>
+          <w:trHeight w:val="171" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
-              <w:left w:val="dotted" w:sz="4" w:space="0" w:color="000000"/>
-[...5 lines deleted...]
-          <w:p w:rsidR="00027E7C" w:rsidRDefault="00027E7C" w:rsidP="00027E7C">
+              <w:start w:val="dotted" w:sz="4" w:space="0" w:color="000000"/>
+              <w:end w:val="single" w:sz="12" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:themeFill="background1" w:val="clear"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:tabs>
-                <w:tab w:val="left" w:pos="9639"/>
+                <w:tab w:val="clear" w:pos="720"/>
+                <w:tab w:val="left" w:pos="9639" w:leader="none"/>
               </w:tabs>
-              <w:spacing w:line="237" w:lineRule="exact"/>
-              <w:ind w:left="107"/>
+              <w:spacing w:lineRule="exact" w:line="237"/>
+              <w:ind w:start="107"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
-[...3 lines deleted...]
-            </w:pPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:i/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:i/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1842" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:start w:val="single" w:sz="12" w:space="0" w:color="808080"/>
+              <w:end w:val="single" w:sz="12" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:themeFill="background1" w:val="clear"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="720"/>
+                <w:tab w:val="left" w:pos="9639" w:leader="none"/>
+              </w:tabs>
+              <w:spacing w:lineRule="exact" w:line="237"/>
+              <w:ind w:start="107"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:i/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:i/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
-[...7 lines deleted...]
-          <w:p w:rsidR="00027E7C" w:rsidRDefault="00027E7C" w:rsidP="00027E7C">
+            <w:tcBorders>
+              <w:start w:val="single" w:sz="12" w:space="0" w:color="808080"/>
+              <w:end w:val="single" w:sz="12" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:themeFill="background1" w:val="clear"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:tabs>
-                <w:tab w:val="left" w:pos="9639"/>
+                <w:tab w:val="clear" w:pos="720"/>
+                <w:tab w:val="left" w:pos="9639" w:leader="none"/>
               </w:tabs>
-              <w:spacing w:line="237" w:lineRule="exact"/>
-              <w:ind w:left="107"/>
+              <w:spacing w:lineRule="exact" w:line="237"/>
+              <w:ind w:start="107"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
-[...16 lines deleted...]
-          <w:p w:rsidR="00027E7C" w:rsidRDefault="00027E7C" w:rsidP="00027E7C">
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:i/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:i/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2492" w:type="dxa"/>
+            <w:tcBorders>
+              <w:start w:val="single" w:sz="12" w:space="0" w:color="808080"/>
+              <w:end w:val="dotted" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:themeFill="background1" w:val="clear"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:tabs>
-                <w:tab w:val="left" w:pos="9639"/>
+                <w:tab w:val="clear" w:pos="720"/>
+                <w:tab w:val="left" w:pos="9639" w:leader="none"/>
               </w:tabs>
-              <w:spacing w:line="237" w:lineRule="exact"/>
-              <w:ind w:left="107"/>
+              <w:spacing w:lineRule="exact" w:line="237"/>
+              <w:ind w:start="107"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
-[...30 lines deleted...]
-            </w:pPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:i/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:i/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00027E7C" w:rsidRPr="00643A4C" w:rsidTr="00027E7C">
+      <w:tr>
         <w:trPr>
-          <w:trHeight w:val="216"/>
+          <w:trHeight w:val="216" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
-              <w:left w:val="dotted" w:sz="4" w:space="0" w:color="000000"/>
-[...5 lines deleted...]
-          <w:p w:rsidR="00027E7C" w:rsidRDefault="00027E7C" w:rsidP="00027E7C">
+              <w:start w:val="dotted" w:sz="4" w:space="0" w:color="000000"/>
+              <w:end w:val="single" w:sz="12" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:themeFill="background1" w:val="clear"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:tabs>
-                <w:tab w:val="left" w:pos="9639"/>
+                <w:tab w:val="clear" w:pos="720"/>
+                <w:tab w:val="left" w:pos="9639" w:leader="none"/>
               </w:tabs>
-              <w:spacing w:line="237" w:lineRule="exact"/>
-              <w:ind w:left="107"/>
+              <w:spacing w:lineRule="exact" w:line="237"/>
+              <w:ind w:start="107"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
-[...3 lines deleted...]
-            </w:pPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:i/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:i/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1842" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:start w:val="single" w:sz="12" w:space="0" w:color="808080"/>
+              <w:end w:val="single" w:sz="12" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:themeFill="background1" w:val="clear"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="720"/>
+                <w:tab w:val="left" w:pos="9639" w:leader="none"/>
+              </w:tabs>
+              <w:spacing w:lineRule="exact" w:line="237"/>
+              <w:ind w:start="107"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:i/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:i/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
-[...7 lines deleted...]
-          <w:p w:rsidR="00027E7C" w:rsidRDefault="00027E7C" w:rsidP="00027E7C">
+            <w:tcBorders>
+              <w:start w:val="single" w:sz="12" w:space="0" w:color="808080"/>
+              <w:end w:val="single" w:sz="12" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:themeFill="background1" w:val="clear"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:tabs>
-                <w:tab w:val="left" w:pos="9639"/>
+                <w:tab w:val="clear" w:pos="720"/>
+                <w:tab w:val="left" w:pos="9639" w:leader="none"/>
               </w:tabs>
-              <w:spacing w:line="237" w:lineRule="exact"/>
-              <w:ind w:left="107"/>
+              <w:spacing w:lineRule="exact" w:line="237"/>
+              <w:ind w:start="107"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
-[...16 lines deleted...]
-          <w:p w:rsidR="00027E7C" w:rsidRDefault="00027E7C" w:rsidP="00027E7C">
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:i/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:i/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2492" w:type="dxa"/>
+            <w:tcBorders>
+              <w:start w:val="single" w:sz="12" w:space="0" w:color="808080"/>
+              <w:end w:val="dotted" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:themeFill="background1" w:val="clear"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:tabs>
-                <w:tab w:val="left" w:pos="9639"/>
+                <w:tab w:val="clear" w:pos="720"/>
+                <w:tab w:val="left" w:pos="9639" w:leader="none"/>
               </w:tabs>
-              <w:spacing w:line="237" w:lineRule="exact"/>
-              <w:ind w:left="107"/>
+              <w:spacing w:lineRule="exact" w:line="237"/>
+              <w:ind w:start="107"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
-[...30 lines deleted...]
-            </w:pPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:i/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:i/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00027E7C" w:rsidRPr="00643A4C" w:rsidTr="00027E7C">
+      <w:tr>
         <w:trPr>
-          <w:trHeight w:val="263"/>
+          <w:trHeight w:val="263" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
-              <w:left w:val="dotted" w:sz="4" w:space="0" w:color="000000"/>
-[...5 lines deleted...]
-          <w:p w:rsidR="00027E7C" w:rsidRDefault="00027E7C" w:rsidP="00027E7C">
+              <w:start w:val="dotted" w:sz="4" w:space="0" w:color="000000"/>
+              <w:end w:val="single" w:sz="12" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:themeFill="background1" w:val="clear"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:tabs>
-                <w:tab w:val="left" w:pos="9639"/>
+                <w:tab w:val="clear" w:pos="720"/>
+                <w:tab w:val="left" w:pos="9639" w:leader="none"/>
               </w:tabs>
-              <w:spacing w:line="237" w:lineRule="exact"/>
-              <w:ind w:left="107"/>
+              <w:spacing w:lineRule="exact" w:line="237"/>
+              <w:ind w:start="107"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
-[...3 lines deleted...]
-            </w:pPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:i/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:i/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1842" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:start w:val="single" w:sz="12" w:space="0" w:color="808080"/>
+              <w:end w:val="single" w:sz="12" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:themeFill="background1" w:val="clear"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="720"/>
+                <w:tab w:val="left" w:pos="9639" w:leader="none"/>
+              </w:tabs>
+              <w:spacing w:lineRule="exact" w:line="237"/>
+              <w:ind w:start="107"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:i/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:i/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
-[...7 lines deleted...]
-          <w:p w:rsidR="00027E7C" w:rsidRDefault="00027E7C" w:rsidP="00027E7C">
+            <w:tcBorders>
+              <w:start w:val="single" w:sz="12" w:space="0" w:color="808080"/>
+              <w:end w:val="single" w:sz="12" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:themeFill="background1" w:val="clear"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:tabs>
-                <w:tab w:val="left" w:pos="9639"/>
+                <w:tab w:val="clear" w:pos="720"/>
+                <w:tab w:val="left" w:pos="9639" w:leader="none"/>
               </w:tabs>
-              <w:spacing w:line="237" w:lineRule="exact"/>
-              <w:ind w:left="107"/>
+              <w:spacing w:lineRule="exact" w:line="237"/>
+              <w:ind w:start="107"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
-[...16 lines deleted...]
-          <w:p w:rsidR="00027E7C" w:rsidRDefault="00027E7C" w:rsidP="00027E7C">
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:i/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:i/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2492" w:type="dxa"/>
+            <w:tcBorders>
+              <w:start w:val="single" w:sz="12" w:space="0" w:color="808080"/>
+              <w:end w:val="dotted" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:themeFill="background1" w:val="clear"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:tabs>
-                <w:tab w:val="left" w:pos="9639"/>
+                <w:tab w:val="clear" w:pos="720"/>
+                <w:tab w:val="left" w:pos="9639" w:leader="none"/>
               </w:tabs>
-              <w:spacing w:line="237" w:lineRule="exact"/>
-              <w:ind w:left="107"/>
+              <w:spacing w:lineRule="exact" w:line="237"/>
+              <w:ind w:start="107"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
-[...30 lines deleted...]
-            </w:pPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:i/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:i/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00027E7C" w:rsidRPr="003C0154" w:rsidTr="00256E32">
+      <w:tr>
         <w:trPr>
-          <w:trHeight w:val="515"/>
+          <w:trHeight w:val="515" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8303" w:type="dxa"/>
             <w:gridSpan w:val="8"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="12" w:space="0" w:color="808080" w:themeColor="background1" w:themeShade="80"/>
-[...7 lines deleted...]
-          <w:p w:rsidR="00027E7C" w:rsidRPr="00027E7C" w:rsidRDefault="00027E7C" w:rsidP="00256E32">
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="808080"/>
+              <w:start w:val="dotted" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="808080"/>
+              <w:end w:val="dotted" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="FDE9D9" w:themeFill="accent6" w:themeFillTint="33" w:val="clear"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:tabs>
-                <w:tab w:val="left" w:pos="9639"/>
+                <w:tab w:val="clear" w:pos="720"/>
+                <w:tab w:val="left" w:pos="9639" w:leader="none"/>
               </w:tabs>
-              <w:spacing w:before="1" w:line="237" w:lineRule="exact"/>
-[...7 lines deleted...]
-            <w:r w:rsidRPr="00027E7C">
+              <w:spacing w:lineRule="exact" w:line="237" w:before="1" w:after="0"/>
+              <w:ind w:start="107" w:end="219"/>
+              <w:jc w:val="end"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:b/>
               </w:rPr>
               <w:t>Da li izvodite radove na lokaciji Klijenta?</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00027E7C" w:rsidRPr="00675C68" w:rsidRDefault="00027E7C" w:rsidP="00256E32">
+          <w:p>
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:tabs>
-                <w:tab w:val="left" w:pos="9639"/>
+                <w:tab w:val="clear" w:pos="720"/>
+                <w:tab w:val="left" w:pos="9639" w:leader="none"/>
               </w:tabs>
-              <w:spacing w:before="1" w:line="237" w:lineRule="exact"/>
-[...11 lines deleted...]
-                <w:color w:val="984806" w:themeColor="accent6" w:themeShade="80"/>
+              <w:spacing w:lineRule="exact" w:line="237" w:before="1" w:after="0"/>
+              <w:ind w:start="107" w:end="219"/>
+              <w:jc w:val="end"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:i/>
+                <w:color w:themeColor="accent6" w:themeShade="80" w:val="984806"/>
                 <w:sz w:val="16"/>
               </w:rPr>
-              <w:t>(ako je Vaš odgovor „DA“, molimo Vas da navedete lokacij</w:t>
-[...17 lines deleted...]
-              <w:t>)</w:t>
+              <w:t>(ako je Vaš odgovor „DA“, molimo Vas da navedete lokacije)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00027E7C" w:rsidRPr="00643A4C" w:rsidTr="00027E7C">
+      <w:tr>
         <w:trPr>
-          <w:trHeight w:val="504"/>
+          <w:trHeight w:val="504" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
-              <w:left w:val="dotted" w:sz="4" w:space="0" w:color="000000"/>
-[...9 lines deleted...]
-              <w:ind w:left="107"/>
+              <w:start w:val="dotted" w:sz="4" w:space="0" w:color="000000"/>
+              <w:end w:val="single" w:sz="12" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33" w:val="clear"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:lineRule="exact" w:line="237"/>
+              <w:ind w:start="107"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:i/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:i/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Adresa lokacije</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="1842" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:start w:val="single" w:sz="12" w:space="0" w:color="808080"/>
+              <w:end w:val="single" w:sz="12" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33" w:val="clear"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:lineRule="exact" w:line="237"/>
+              <w:ind w:start="107"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:i/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:i/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">br. zaposlenih </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:lineRule="exact" w:line="237"/>
+              <w:ind w:start="107"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:i/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:i/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">na lokaciji </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
-[...11 lines deleted...]
-              <w:ind w:left="107"/>
+            <w:tcBorders>
+              <w:start w:val="single" w:sz="12" w:space="0" w:color="808080"/>
+              <w:end w:val="single" w:sz="12" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33" w:val="clear"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:lineRule="exact" w:line="237"/>
+              <w:ind w:start="107"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
-[...41 lines deleted...]
-              <w:ind w:left="107"/>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:i/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:i/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Privremena lokacija</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:lineRule="exact" w:line="237"/>
+              <w:ind w:start="107"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
-[...28 lines deleted...]
-              <w:ind w:left="107"/>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:i/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:i/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>(ako postoji)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2492" w:type="dxa"/>
+            <w:tcBorders>
+              <w:start w:val="single" w:sz="12" w:space="0" w:color="808080"/>
+              <w:end w:val="dotted" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33" w:val="clear"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:lineRule="exact" w:line="237"/>
+              <w:ind w:start="107"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
-[...17 lines deleted...]
-              <w:ind w:left="107"/>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:i/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:i/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Vrsta poslova za svaku lokaciju</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:lineRule="exact" w:line="237"/>
+              <w:ind w:start="107"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
-[...57 lines deleted...]
-            <w:r w:rsidRPr="00027E7C">
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:i/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:i/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>(opseg na lokaciji)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00256E32" w:rsidRPr="00643A4C" w:rsidTr="00256E32">
+      <w:tr>
         <w:trPr>
-          <w:trHeight w:val="170"/>
+          <w:trHeight w:val="170" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
-              <w:left w:val="dotted" w:sz="4" w:space="0" w:color="000000"/>
-[...9 lines deleted...]
-              <w:ind w:left="107"/>
+              <w:start w:val="dotted" w:sz="4" w:space="0" w:color="000000"/>
+              <w:end w:val="single" w:sz="12" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:themeFill="background1" w:val="clear"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:lineRule="exact" w:line="237"/>
+              <w:ind w:start="107"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
-[...3 lines deleted...]
-            </w:pPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:i/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:i/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1842" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:start w:val="single" w:sz="12" w:space="0" w:color="808080"/>
+              <w:end w:val="single" w:sz="12" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:themeFill="background1" w:val="clear"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:lineRule="exact" w:line="237"/>
+              <w:ind w:start="107"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:i/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:i/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
-[...11 lines deleted...]
-              <w:ind w:left="107"/>
+            <w:tcBorders>
+              <w:start w:val="single" w:sz="12" w:space="0" w:color="808080"/>
+              <w:end w:val="single" w:sz="12" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:themeFill="background1" w:val="clear"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:lineRule="exact" w:line="237"/>
+              <w:ind w:start="107"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
-[...27 lines deleted...]
-            </w:pPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:i/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:i/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2492" w:type="dxa"/>
             <w:tcBorders>
-              <w:left w:val="single" w:sz="12" w:space="0" w:color="808080" w:themeColor="background1" w:themeShade="80"/>
-[...14 lines deleted...]
-            </w:pPr>
+              <w:start w:val="single" w:sz="12" w:space="0" w:color="808080"/>
+              <w:end w:val="dotted" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:themeFill="background1" w:val="clear"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:lineRule="exact" w:line="237"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:i/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:i/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00256E32" w:rsidRPr="00643A4C" w:rsidTr="00027E7C">
+      <w:tr>
         <w:trPr>
-          <w:trHeight w:val="168"/>
+          <w:trHeight w:val="168" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
-              <w:left w:val="dotted" w:sz="4" w:space="0" w:color="000000"/>
-[...9 lines deleted...]
-              <w:ind w:left="107"/>
+              <w:start w:val="dotted" w:sz="4" w:space="0" w:color="000000"/>
+              <w:end w:val="single" w:sz="12" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:themeFill="background1" w:val="clear"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:lineRule="exact" w:line="237"/>
+              <w:ind w:start="107"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
-[...3 lines deleted...]
-            </w:pPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:i/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:i/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1842" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:start w:val="single" w:sz="12" w:space="0" w:color="808080"/>
+              <w:end w:val="single" w:sz="12" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:themeFill="background1" w:val="clear"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:lineRule="exact" w:line="237"/>
+              <w:ind w:start="107"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:i/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:i/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
-[...11 lines deleted...]
-              <w:ind w:left="107"/>
+            <w:tcBorders>
+              <w:start w:val="single" w:sz="12" w:space="0" w:color="808080"/>
+              <w:end w:val="single" w:sz="12" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:themeFill="background1" w:val="clear"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:lineRule="exact" w:line="237"/>
+              <w:ind w:start="107"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
-[...20 lines deleted...]
-              <w:ind w:left="107"/>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:i/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:i/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2492" w:type="dxa"/>
+            <w:tcBorders>
+              <w:start w:val="single" w:sz="12" w:space="0" w:color="808080"/>
+              <w:end w:val="dotted" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:themeFill="background1" w:val="clear"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:lineRule="exact" w:line="237"/>
+              <w:ind w:start="107"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
-[...27 lines deleted...]
-            </w:pPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:i/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:i/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00256E32" w:rsidRPr="00643A4C" w:rsidTr="00027E7C">
+      <w:tr>
         <w:trPr>
-          <w:trHeight w:val="168"/>
+          <w:trHeight w:val="168" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
-              <w:left w:val="dotted" w:sz="4" w:space="0" w:color="000000"/>
-[...9 lines deleted...]
-              <w:ind w:left="107"/>
+              <w:start w:val="dotted" w:sz="4" w:space="0" w:color="000000"/>
+              <w:end w:val="single" w:sz="12" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:themeFill="background1" w:val="clear"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:lineRule="exact" w:line="237"/>
+              <w:ind w:start="107"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
-[...3 lines deleted...]
-            </w:pPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:i/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:i/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1842" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:start w:val="single" w:sz="12" w:space="0" w:color="808080"/>
+              <w:end w:val="single" w:sz="12" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:themeFill="background1" w:val="clear"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:lineRule="exact" w:line="237"/>
+              <w:ind w:start="107"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:i/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:i/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
-[...11 lines deleted...]
-              <w:ind w:left="107"/>
+            <w:tcBorders>
+              <w:start w:val="single" w:sz="12" w:space="0" w:color="808080"/>
+              <w:end w:val="single" w:sz="12" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:themeFill="background1" w:val="clear"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:lineRule="exact" w:line="237"/>
+              <w:ind w:start="107"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
-[...20 lines deleted...]
-              <w:ind w:left="107"/>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:i/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:i/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2492" w:type="dxa"/>
+            <w:tcBorders>
+              <w:start w:val="single" w:sz="12" w:space="0" w:color="808080"/>
+              <w:end w:val="dotted" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:themeFill="background1" w:val="clear"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:lineRule="exact" w:line="237"/>
+              <w:ind w:start="107"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
-[...27 lines deleted...]
-            </w:pPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:i/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:i/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E6562D" w:rsidRPr="00643A4C" w:rsidTr="00027E7C">
+      <w:tr>
         <w:trPr>
-          <w:trHeight w:val="168"/>
+          <w:trHeight w:val="168" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
-              <w:left w:val="dotted" w:sz="4" w:space="0" w:color="000000"/>
-[...9 lines deleted...]
-              <w:ind w:left="107"/>
+              <w:start w:val="dotted" w:sz="4" w:space="0" w:color="000000"/>
+              <w:end w:val="single" w:sz="12" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:themeFill="background1" w:val="clear"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:lineRule="exact" w:line="237"/>
+              <w:ind w:start="107"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
-[...3 lines deleted...]
-            </w:pPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:i/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:i/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1842" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:start w:val="single" w:sz="12" w:space="0" w:color="808080"/>
+              <w:end w:val="single" w:sz="12" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:themeFill="background1" w:val="clear"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:lineRule="exact" w:line="237"/>
+              <w:ind w:start="107"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:i/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:i/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
-[...11 lines deleted...]
-              <w:ind w:left="107"/>
+            <w:tcBorders>
+              <w:start w:val="single" w:sz="12" w:space="0" w:color="808080"/>
+              <w:end w:val="single" w:sz="12" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:themeFill="background1" w:val="clear"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:lineRule="exact" w:line="237"/>
+              <w:ind w:start="107"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
-[...20 lines deleted...]
-              <w:ind w:left="107"/>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:i/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:i/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2492" w:type="dxa"/>
+            <w:tcBorders>
+              <w:start w:val="single" w:sz="12" w:space="0" w:color="808080"/>
+              <w:end w:val="dotted" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:themeFill="background1" w:val="clear"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:lineRule="exact" w:line="237"/>
+              <w:ind w:start="107"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
-[...27 lines deleted...]
-            </w:pPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:i/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:i/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00256E32" w:rsidRPr="00256E32" w:rsidTr="00256E32">
+      <w:tr>
         <w:trPr>
-          <w:trHeight w:val="515"/>
+          <w:trHeight w:val="515" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8303" w:type="dxa"/>
             <w:gridSpan w:val="8"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="12" w:space="0" w:color="808080" w:themeColor="background1" w:themeShade="80"/>
-[...7 lines deleted...]
-          <w:p w:rsidR="00256E32" w:rsidRDefault="00256E32" w:rsidP="008D6E46">
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="808080"/>
+              <w:start w:val="dotted" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="808080"/>
+              <w:end w:val="dotted" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="FDE9D9" w:themeFill="accent6" w:themeFillTint="33" w:val="clear"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:tabs>
-                <w:tab w:val="left" w:pos="9639"/>
+                <w:tab w:val="clear" w:pos="720"/>
+                <w:tab w:val="left" w:pos="9639" w:leader="none"/>
               </w:tabs>
-              <w:spacing w:before="1" w:line="237" w:lineRule="exact"/>
-[...7 lines deleted...]
-            <w:r w:rsidRPr="00256E32">
+              <w:spacing w:lineRule="exact" w:line="237" w:before="1" w:after="0"/>
+              <w:ind w:start="107" w:end="219"/>
+              <w:jc w:val="end"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">Imate li procese koji su </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="008D6E46" w:rsidRDefault="00256E32" w:rsidP="008D6E46">
+          <w:p>
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:tabs>
-                <w:tab w:val="left" w:pos="9639"/>
+                <w:tab w:val="clear" w:pos="720"/>
+                <w:tab w:val="left" w:pos="9639" w:leader="none"/>
               </w:tabs>
-              <w:spacing w:before="1" w:line="237" w:lineRule="exact"/>
-[...7 lines deleted...]
-            <w:r w:rsidRPr="00256E32">
+              <w:spacing w:lineRule="exact" w:line="237" w:before="1" w:after="0"/>
+              <w:ind w:start="107" w:end="219"/>
+              <w:jc w:val="end"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">podugovoreni/ustupljeni podizvođačima </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="008D6E46" w:rsidRDefault="00256E32" w:rsidP="008D6E46">
+          <w:p>
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:tabs>
-                <w:tab w:val="left" w:pos="9639"/>
+                <w:tab w:val="clear" w:pos="720"/>
+                <w:tab w:val="left" w:pos="9639" w:leader="none"/>
               </w:tabs>
-              <w:spacing w:before="1" w:line="237" w:lineRule="exact"/>
-[...7 lines deleted...]
-            <w:r w:rsidRPr="00256E32">
+              <w:spacing w:lineRule="exact" w:line="237" w:before="1" w:after="0"/>
+              <w:ind w:start="107" w:end="219"/>
+              <w:jc w:val="end"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00256E32" w:rsidRDefault="00256E32" w:rsidP="008D6E46">
+          <w:p>
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:tabs>
-                <w:tab w:val="left" w:pos="9639"/>
+                <w:tab w:val="clear" w:pos="720"/>
+                <w:tab w:val="left" w:pos="9639" w:leader="none"/>
               </w:tabs>
-              <w:spacing w:before="1" w:line="237" w:lineRule="exact"/>
-[...22 lines deleted...]
-          <w:p w:rsidR="008D6E46" w:rsidRPr="00256E32" w:rsidRDefault="008D6E46" w:rsidP="00256E32">
+              <w:spacing w:lineRule="exact" w:line="237" w:before="1" w:after="0"/>
+              <w:ind w:start="107" w:end="219"/>
+              <w:jc w:val="end"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>„</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>outsourcing“</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:tabs>
-                <w:tab w:val="left" w:pos="9639"/>
+                <w:tab w:val="clear" w:pos="720"/>
+                <w:tab w:val="left" w:pos="9639" w:leader="none"/>
               </w:tabs>
-              <w:spacing w:before="1" w:line="237" w:lineRule="exact"/>
-[...6 lines deleted...]
-            </w:pPr>
+              <w:spacing w:lineRule="exact" w:line="237" w:before="1" w:after="0"/>
+              <w:ind w:start="107"/>
+              <w:jc w:val="end"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:b/>
+              </w:rPr>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00256E32" w:rsidRPr="00643A4C" w:rsidTr="00256E32">
+      <w:tr>
         <w:trPr>
-          <w:trHeight w:val="504"/>
+          <w:trHeight w:val="504" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
-              <w:left w:val="dotted" w:sz="4" w:space="0" w:color="000000"/>
-[...9 lines deleted...]
-              <w:ind w:left="107"/>
+              <w:start w:val="dotted" w:sz="4" w:space="0" w:color="000000"/>
+              <w:end w:val="dotted" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33" w:val="clear"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:lineRule="exact" w:line="237"/>
+              <w:ind w:start="107"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:i/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:i/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>DA</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="991" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:start w:val="dotted" w:sz="4" w:space="0" w:color="000000"/>
+              <w:end w:val="dotted" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:themeFill="background1" w:val="clear"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:lineRule="exact" w:line="237"/>
+              <w:ind w:start="107"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:i/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:i/>
+                <w:sz w:val="18"/>
+              </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
-              <w:left w:val="dotted" w:sz="4" w:space="0" w:color="000000"/>
-[...9 lines deleted...]
-              <w:ind w:left="107"/>
+              <w:start w:val="dotted" w:sz="4" w:space="0" w:color="000000"/>
+              <w:end w:val="dotted" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33" w:val="clear"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:lineRule="exact" w:line="237"/>
+              <w:ind w:start="107"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
-[...8 lines deleted...]
-            <w:tcW w:w="992" w:type="dxa"/>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:i/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:i/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">NE </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="993" w:type="dxa"/>
+            <w:tcBorders>
+              <w:start w:val="dotted" w:sz="4" w:space="0" w:color="000000"/>
+              <w:end w:val="dotted" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:themeFill="background1" w:val="clear"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:lineRule="exact" w:line="237"/>
+              <w:ind w:start="107"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:i/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:i/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4335" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
-              <w:left w:val="dotted" w:sz="4" w:space="0" w:color="000000"/>
-[...9 lines deleted...]
-              <w:ind w:left="107"/>
+              <w:start w:val="dotted" w:sz="4" w:space="0" w:color="000000"/>
+              <w:end w:val="dotted" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33" w:val="clear"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:lineRule="exact" w:line="237"/>
+              <w:ind w:start="107"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
-[...28 lines deleted...]
-              <w:ind w:left="107"/>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:i/>
+                <w:color w:themeColor="accent6" w:themeShade="80" w:val="984806"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:i/>
+                <w:color w:themeColor="accent6" w:themeShade="80" w:val="984806"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>(ako je Vaš odgovor „DA“,</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:lineRule="exact" w:line="237"/>
+              <w:ind w:start="107"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
-[...26 lines deleted...]
-                <w:color w:val="984806" w:themeColor="accent6" w:themeShade="80"/>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:i/>
+                <w:color w:themeColor="accent6" w:themeShade="80" w:val="984806"/>
                 <w:sz w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00256E32">
-[...3 lines deleted...]
-                <w:color w:val="984806" w:themeColor="accent6" w:themeShade="80"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:i/>
+                <w:color w:themeColor="accent6" w:themeShade="80" w:val="984806"/>
                 <w:sz w:val="16"/>
               </w:rPr>
-              <w:t>(ako je Vaš odgovor „DA“,</w:t>
-[...11 lines deleted...]
-                <w:color w:val="984806" w:themeColor="accent6" w:themeShade="80"/>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:i/>
+                <w:color w:themeColor="accent6" w:themeShade="80" w:val="984806"/>
                 <w:sz w:val="16"/>
               </w:rPr>
-            </w:pPr>
-[...52 lines deleted...]
-              <w:t>.</w:t>
+              <w:t>molimo Vas da ih detaljno opišete u nastavku).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00256E32" w:rsidRPr="00643A4C" w:rsidTr="0069756E">
+      <w:tr>
         <w:trPr>
-          <w:trHeight w:val="504"/>
+          <w:trHeight w:val="504" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8303" w:type="dxa"/>
             <w:gridSpan w:val="8"/>
             <w:tcBorders>
-              <w:left w:val="dotted" w:sz="4" w:space="0" w:color="000000"/>
+              <w:start w:val="dotted" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
-              <w:right w:val="dotted" w:sz="4" w:space="0" w:color="000000"/>
-[...8 lines deleted...]
-              <w:ind w:left="107"/>
+              <w:end w:val="dotted" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:themeFill="background1" w:val="clear"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:lineRule="exact" w:line="237"/>
+              <w:ind w:start="107"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
-[...1 lines deleted...]
-                <w:color w:val="984806" w:themeColor="accent6" w:themeShade="80"/>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:i/>
+                <w:color w:themeColor="accent6" w:themeShade="80" w:val="984806"/>
                 <w:sz w:val="16"/>
               </w:rPr>
             </w:pPr>
-          </w:p>
-[...4 lines deleted...]
-              <w:ind w:left="107"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:i/>
+                <w:color w:themeColor="accent6" w:themeShade="80" w:val="984806"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:lineRule="exact" w:line="237"/>
+              <w:ind w:start="107"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
-[...1 lines deleted...]
-                <w:color w:val="984806" w:themeColor="accent6" w:themeShade="80"/>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:i/>
+                <w:color w:themeColor="accent6" w:themeShade="80" w:val="984806"/>
                 <w:sz w:val="16"/>
               </w:rPr>
             </w:pPr>
-          </w:p>
-[...4 lines deleted...]
-              <w:ind w:left="107"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:i/>
+                <w:color w:themeColor="accent6" w:themeShade="80" w:val="984806"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:lineRule="exact" w:line="237"/>
+              <w:ind w:start="107"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
-[...1 lines deleted...]
-                <w:color w:val="984806" w:themeColor="accent6" w:themeShade="80"/>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:i/>
+                <w:color w:themeColor="accent6" w:themeShade="80" w:val="984806"/>
                 <w:sz w:val="16"/>
               </w:rPr>
             </w:pPr>
-          </w:p>
-[...4 lines deleted...]
-              <w:ind w:left="107"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:i/>
+                <w:color w:themeColor="accent6" w:themeShade="80" w:val="984806"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:lineRule="exact" w:line="237"/>
+              <w:ind w:start="107"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
-[...1 lines deleted...]
-                <w:color w:val="984806" w:themeColor="accent6" w:themeShade="80"/>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:i/>
+                <w:color w:themeColor="accent6" w:themeShade="80" w:val="984806"/>
                 <w:sz w:val="16"/>
               </w:rPr>
             </w:pPr>
-          </w:p>
-[...4 lines deleted...]
-              <w:ind w:left="107"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:i/>
+                <w:color w:themeColor="accent6" w:themeShade="80" w:val="984806"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:lineRule="exact" w:line="237"/>
+              <w:ind w:start="107"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
-[...1 lines deleted...]
-                <w:color w:val="984806" w:themeColor="accent6" w:themeShade="80"/>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:i/>
+                <w:color w:themeColor="accent6" w:themeShade="80" w:val="984806"/>
                 <w:sz w:val="16"/>
               </w:rPr>
             </w:pPr>
-          </w:p>
-[...4 lines deleted...]
-              <w:ind w:left="107"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:i/>
+                <w:color w:themeColor="accent6" w:themeShade="80" w:val="984806"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:lineRule="exact" w:line="237"/>
+              <w:ind w:start="107"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
-[...1 lines deleted...]
-                <w:color w:val="984806" w:themeColor="accent6" w:themeShade="80"/>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:i/>
+                <w:color w:themeColor="accent6" w:themeShade="80" w:val="984806"/>
                 <w:sz w:val="16"/>
               </w:rPr>
             </w:pPr>
-          </w:p>
-[...4 lines deleted...]
-              <w:ind w:left="107"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:i/>
+                <w:color w:themeColor="accent6" w:themeShade="80" w:val="984806"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:lineRule="exact" w:line="237"/>
+              <w:ind w:start="107"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
-[...1 lines deleted...]
-                <w:color w:val="984806" w:themeColor="accent6" w:themeShade="80"/>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:i/>
+                <w:color w:themeColor="accent6" w:themeShade="80" w:val="984806"/>
                 <w:sz w:val="16"/>
               </w:rPr>
             </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:i/>
+                <w:color w:themeColor="accent6" w:themeShade="80" w:val="984806"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00DE034D" w:rsidRDefault="00DE034D" w:rsidP="00675C68">
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:tabs>
-          <w:tab w:val="left" w:pos="1573"/>
+          <w:tab w:val="clear" w:pos="720"/>
+          <w:tab w:val="left" w:pos="1573" w:leader="none"/>
         </w:tabs>
-        <w:spacing w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="878" w:right="469" w:firstLine="0"/>
+        <w:spacing w:lineRule="auto" w:line="259"/>
+        <w:ind w:hanging="0" w:start="878" w:end="469"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:i/>
-          <w:color w:val="984806" w:themeColor="accent6" w:themeShade="80"/>
+          <w:color w:themeColor="accent6" w:themeShade="80" w:val="984806"/>
           <w:sz w:val="18"/>
         </w:rPr>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:color w:themeColor="accent6" w:themeShade="80" w:val="984806"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="00027E7C" w:rsidRDefault="00027E7C" w:rsidP="00027E7C">
+    <w:p>
       <w:pPr>
+        <w:pStyle w:val="Normal"/>
         <w:tabs>
-          <w:tab w:val="left" w:pos="1573"/>
+          <w:tab w:val="clear" w:pos="720"/>
+          <w:tab w:val="left" w:pos="1573" w:leader="none"/>
         </w:tabs>
-        <w:spacing w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="1574" w:right="469" w:hanging="1416"/>
+        <w:spacing w:lineRule="auto" w:line="259"/>
+        <w:ind w:hanging="1416" w:start="1574" w:end="469"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="18"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...7 lines deleted...]
-        <w:jc w:val="both"/>
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="18"/>
         </w:rPr>
-      </w:pPr>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="00027E7C" w:rsidRDefault="00027E7C" w:rsidP="00027E7C">
+    <w:p>
       <w:pPr>
+        <w:pStyle w:val="Normal"/>
         <w:tabs>
-          <w:tab w:val="left" w:pos="1573"/>
+          <w:tab w:val="clear" w:pos="720"/>
+          <w:tab w:val="left" w:pos="1573" w:leader="none"/>
         </w:tabs>
-        <w:spacing w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="1574" w:right="469" w:hanging="1416"/>
+        <w:spacing w:lineRule="auto" w:line="259"/>
+        <w:ind w:hanging="1416" w:start="1574" w:end="469"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="18"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...7 lines deleted...]
-        <w:jc w:val="both"/>
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="18"/>
         </w:rPr>
-      </w:pPr>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="00256E32" w:rsidRDefault="00256E32" w:rsidP="00027E7C">
+    <w:p>
       <w:pPr>
+        <w:pStyle w:val="Normal"/>
         <w:tabs>
-          <w:tab w:val="left" w:pos="1573"/>
+          <w:tab w:val="clear" w:pos="720"/>
+          <w:tab w:val="left" w:pos="1573" w:leader="none"/>
         </w:tabs>
-        <w:spacing w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="1574" w:right="469" w:hanging="1416"/>
+        <w:spacing w:lineRule="auto" w:line="259"/>
+        <w:ind w:hanging="1416" w:start="1574" w:end="469"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="18"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...7 lines deleted...]
-        <w:jc w:val="both"/>
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="18"/>
         </w:rPr>
-      </w:pPr>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="00256E32" w:rsidRDefault="00256E32" w:rsidP="00027E7C">
+    <w:p>
       <w:pPr>
+        <w:pStyle w:val="Normal"/>
         <w:tabs>
-          <w:tab w:val="left" w:pos="1573"/>
+          <w:tab w:val="clear" w:pos="720"/>
+          <w:tab w:val="left" w:pos="1573" w:leader="none"/>
         </w:tabs>
-        <w:spacing w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="1574" w:right="469" w:hanging="1416"/>
+        <w:spacing w:lineRule="auto" w:line="259"/>
+        <w:ind w:hanging="1416" w:start="1574" w:end="469"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="18"/>
         </w:rPr>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="720"/>
+          <w:tab w:val="left" w:pos="1573" w:leader="none"/>
+        </w:tabs>
+        <w:spacing w:lineRule="auto" w:line="259"/>
+        <w:ind w:hanging="1416" w:start="1574" w:end="469"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="720"/>
+          <w:tab w:val="left" w:pos="1573" w:leader="none"/>
+        </w:tabs>
+        <w:spacing w:lineRule="auto" w:line="259"/>
+        <w:ind w:hanging="1416" w:start="1574" w:end="469"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="720"/>
+          <w:tab w:val="left" w:pos="1573" w:leader="none"/>
+        </w:tabs>
+        <w:spacing w:lineRule="auto" w:line="259"/>
+        <w:ind w:hanging="1416" w:start="1574" w:end="469"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblW w:w="8303" w:type="dxa"/>
+        <w:jc w:val="start"/>
         <w:tblInd w:w="1545" w:type="dxa"/>
-        <w:tblBorders>
-[...4 lines deleted...]
-        </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
-          <w:left w:w="0" w:type="dxa"/>
-          <w:right w:w="0" w:type="dxa"/>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:start w:w="15" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+          <w:end w:w="15" w:type="dxa"/>
         </w:tblCellMar>
-        <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
+        <w:tblLook w:val="01e0" w:firstRow="1" w:noVBand="0" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1701"/>
         <w:gridCol w:w="6602"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00256E32" w:rsidRPr="003C0154" w:rsidTr="0069756E">
+      <w:tr>
         <w:trPr>
-          <w:trHeight w:val="515"/>
+          <w:trHeight w:val="515" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
-              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="808080" w:themeColor="background1" w:themeShade="80"/>
-[...5 lines deleted...]
-          <w:p w:rsidR="00256E32" w:rsidRPr="00643A4C" w:rsidRDefault="00256E32" w:rsidP="0069756E">
+              <w:start w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="808080"/>
+              <w:end w:val="single" w:sz="12" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="984806" w:themeFill="accent6" w:themeFillShade="80" w:val="clear"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:tabs>
-                <w:tab w:val="left" w:pos="9639"/>
+                <w:tab w:val="clear" w:pos="720"/>
+                <w:tab w:val="left" w:pos="9639" w:leader="none"/>
               </w:tabs>
-              <w:spacing w:line="257" w:lineRule="exact"/>
-[...29 lines deleted...]
-              <w:t>0</w:t>
+              <w:spacing w:lineRule="exact" w:line="257"/>
+              <w:ind w:start="107"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:b/>
+                <w:color w:themeColor="background1" w:val="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:b/>
+                <w:color w:themeColor="background1" w:val="FFFFFF"/>
+              </w:rPr>
+              <w:t>DIO 4.0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6602" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
-              <w:left w:val="single" w:sz="12" w:space="0" w:color="808080" w:themeColor="background1" w:themeShade="80"/>
-[...5 lines deleted...]
-          <w:p w:rsidR="00256E32" w:rsidRPr="00643A4C" w:rsidRDefault="00256E32" w:rsidP="00256E32">
+              <w:start w:val="single" w:sz="12" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="808080"/>
+              <w:end w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="984806" w:themeFill="accent6" w:themeFillShade="80" w:val="clear"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:tabs>
-                <w:tab w:val="left" w:pos="9639"/>
+                <w:tab w:val="clear" w:pos="720"/>
+                <w:tab w:val="left" w:pos="9639" w:leader="none"/>
               </w:tabs>
-              <w:spacing w:before="1" w:line="237" w:lineRule="exact"/>
-[...12 lines deleted...]
-                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+              <w:spacing w:lineRule="exact" w:line="237" w:before="1" w:after="0"/>
+              <w:ind w:start="107"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:b/>
+                <w:i/>
+                <w:color w:themeColor="background1" w:val="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:b/>
+                <w:color w:themeColor="background1" w:val="FFFFFF"/>
               </w:rPr>
               <w:t>Vaši zahtjevi</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00256E32" w:rsidRDefault="00256E32" w:rsidP="00027E7C">
+    <w:p>
       <w:pPr>
+        <w:pStyle w:val="Normal"/>
         <w:tabs>
-          <w:tab w:val="left" w:pos="1573"/>
+          <w:tab w:val="clear" w:pos="720"/>
+          <w:tab w:val="left" w:pos="1573" w:leader="none"/>
         </w:tabs>
-        <w:spacing w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="1574" w:right="469" w:hanging="1416"/>
+        <w:spacing w:lineRule="auto" w:line="259"/>
+        <w:ind w:hanging="1416" w:start="1574" w:end="469"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="18"/>
         </w:rPr>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblW w:w="8303" w:type="dxa"/>
+        <w:jc w:val="start"/>
         <w:tblInd w:w="1545" w:type="dxa"/>
-        <w:tblBorders>
-[...4 lines deleted...]
-        </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
-          <w:left w:w="0" w:type="dxa"/>
-          <w:right w:w="0" w:type="dxa"/>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:start w:w="15" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+          <w:end w:w="15" w:type="dxa"/>
         </w:tblCellMar>
-        <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
+        <w:tblLook w:val="01e0" w:firstRow="1" w:noVBand="0" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1701"/>
         <w:gridCol w:w="6602"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00256E32" w:rsidRPr="003C0154" w:rsidTr="0069756E">
+      <w:tr>
         <w:trPr>
-          <w:trHeight w:val="515"/>
+          <w:trHeight w:val="515" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
-              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="808080" w:themeColor="background1" w:themeShade="80"/>
-[...5 lines deleted...]
-          <w:p w:rsidR="00256E32" w:rsidRPr="00643A4C" w:rsidRDefault="00256E32" w:rsidP="0069756E">
+              <w:start w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="808080"/>
+              <w:end w:val="single" w:sz="12" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="984806" w:themeFill="accent6" w:themeFillShade="80" w:val="clear"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:tabs>
-                <w:tab w:val="left" w:pos="9639"/>
+                <w:tab w:val="clear" w:pos="720"/>
+                <w:tab w:val="left" w:pos="9639" w:leader="none"/>
               </w:tabs>
-              <w:spacing w:line="257" w:lineRule="exact"/>
-[...11 lines deleted...]
-                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+              <w:spacing w:lineRule="exact" w:line="257"/>
+              <w:ind w:start="107"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:b/>
+                <w:color w:themeColor="background1" w:val="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:b/>
+                <w:color w:themeColor="background1" w:val="FFFFFF"/>
               </w:rPr>
               <w:t>DIO 4.1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6602" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
-              <w:left w:val="single" w:sz="12" w:space="0" w:color="808080" w:themeColor="background1" w:themeShade="80"/>
-[...5 lines deleted...]
-          <w:p w:rsidR="00256E32" w:rsidRPr="00643A4C" w:rsidRDefault="00256E32" w:rsidP="00A52D66">
+              <w:start w:val="single" w:sz="12" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="808080"/>
+              <w:end w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="984806" w:themeFill="accent6" w:themeFillShade="80" w:val="clear"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:tabs>
-                <w:tab w:val="left" w:pos="9639"/>
+                <w:tab w:val="clear" w:pos="720"/>
+                <w:tab w:val="left" w:pos="9639" w:leader="none"/>
               </w:tabs>
-              <w:spacing w:before="1" w:line="237" w:lineRule="exact"/>
-[...46 lines deleted...]
-              <w:t>:</w:t>
+              <w:spacing w:lineRule="exact" w:line="237" w:before="1" w:after="0"/>
+              <w:ind w:start="107"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:b/>
+                <w:i/>
+                <w:color w:themeColor="background1" w:val="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:b/>
+                <w:color w:themeColor="background1" w:val="FFFFFF"/>
+              </w:rPr>
+              <w:t>Označite standarde za koje se želite sertifikovati:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00256E32" w:rsidRDefault="00256E32" w:rsidP="00027E7C">
+    <w:p>
       <w:pPr>
+        <w:pStyle w:val="Normal"/>
         <w:tabs>
-          <w:tab w:val="left" w:pos="1573"/>
+          <w:tab w:val="clear" w:pos="720"/>
+          <w:tab w:val="left" w:pos="1573" w:leader="none"/>
         </w:tabs>
-        <w:spacing w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="1574" w:right="469" w:hanging="1416"/>
+        <w:spacing w:lineRule="auto" w:line="259"/>
+        <w:ind w:hanging="1416" w:start="1574" w:end="469"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="18"/>
         </w:rPr>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblW w:w="8086" w:type="dxa"/>
+        <w:jc w:val="start"/>
         <w:tblInd w:w="1685" w:type="dxa"/>
-        <w:tblBorders>
-[...6 lines deleted...]
-        </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
-          <w:left w:w="0" w:type="dxa"/>
-          <w:right w:w="0" w:type="dxa"/>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:start w:w="10" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+          <w:end w:w="10" w:type="dxa"/>
         </w:tblCellMar>
-        <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
+        <w:tblLook w:val="01e0" w:firstRow="1" w:noVBand="0" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3692"/>
-        <w:gridCol w:w="567"/>
-        <w:gridCol w:w="2268"/>
+        <w:gridCol w:w="566"/>
+        <w:gridCol w:w="2269"/>
         <w:gridCol w:w="1559"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00256E32" w:rsidTr="00E51BE8">
+      <w:tr>
         <w:trPr>
-          <w:trHeight w:val="565"/>
+          <w:trHeight w:val="565" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3692" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dashSmallGap" w:sz="8" w:space="0" w:color="BCD6ED"/>
+              <w:start w:val="single" w:sz="8" w:space="0" w:color="BCD6ED"/>
               <w:bottom w:val="dashSmallGap" w:sz="8" w:space="0" w:color="BCD6ED"/>
-            </w:tcBorders>
-[...6 lines deleted...]
-              <w:ind w:left="402"/>
+              <w:end w:val="single" w:sz="8" w:space="0" w:color="BCD6ED"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="153" w:after="0"/>
+              <w:ind w:start="402"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Oznaka</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-3"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>referentnog</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-4"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>standarda</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="567" w:type="dxa"/>
+            <w:tcW w:w="566" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dashSmallGap" w:sz="8" w:space="0" w:color="BCD6ED"/>
+              <w:start w:val="single" w:sz="8" w:space="0" w:color="BCD6ED"/>
               <w:bottom w:val="dashSmallGap" w:sz="8" w:space="0" w:color="BCD6ED"/>
-            </w:tcBorders>
-[...6 lines deleted...]
-              <w:ind w:left="16"/>
+              <w:end w:val="single" w:sz="8" w:space="0" w:color="BCD6ED"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="153" w:after="0"/>
+              <w:ind w:start="16"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>X</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcW w:w="2269" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dashSmallGap" w:sz="8" w:space="0" w:color="BCD6ED"/>
+              <w:start w:val="single" w:sz="8" w:space="0" w:color="BCD6ED"/>
               <w:bottom w:val="dashSmallGap" w:sz="8" w:space="0" w:color="BCD6ED"/>
-            </w:tcBorders>
-[...6 lines deleted...]
-              <w:ind w:left="92" w:right="137" w:firstLine="142"/>
+              <w:end w:val="single" w:sz="8" w:space="0" w:color="BCD6ED"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="25" w:after="0"/>
+              <w:ind w:firstLine="142" w:start="92" w:end="137"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00256E32">
+            <w:r>
               <w:rPr>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="18"/>
               </w:rPr>
-              <w:t>Napomena</w:t>
-[...1 lines deleted...]
-            <w:r>
+              <w:t xml:space="preserve">Napomena </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="25" w:after="0"/>
+              <w:ind w:hanging="519" w:start="688" w:end="137"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="18"/>
               </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="dashSmallGap" w:sz="8" w:space="0" w:color="BCD6ED"/>
+              <w:start w:val="single" w:sz="8" w:space="0" w:color="BCD6ED"/>
+              <w:bottom w:val="dashSmallGap" w:sz="8" w:space="0" w:color="BCD6ED"/>
+              <w:end w:val="single" w:sz="8" w:space="0" w:color="BCD6ED"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="25" w:after="0"/>
+              <w:ind w:start="137" w:end="137"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Potrebno </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>proložiti</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-46"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-          </w:p>
-[...4 lines deleted...]
-              <w:ind w:left="688" w:right="137" w:hanging="519"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>dodatak</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="258" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3692" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="dashSmallGap" w:sz="8" w:space="0" w:color="BCD6ED"/>
+              <w:start w:val="single" w:sz="8" w:space="0" w:color="BCD6ED"/>
+              <w:bottom w:val="dashSmallGap" w:sz="8" w:space="0" w:color="BCD6ED"/>
+              <w:end w:val="single" w:sz="8" w:space="0" w:color="BCD6ED"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:lineRule="exact" w:line="237" w:before="1" w:after="0"/>
+              <w:ind w:start="109"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t>ISO 9001:2015</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="566" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="dashSmallGap" w:sz="8" w:space="0" w:color="BCD6ED"/>
+              <w:start w:val="single" w:sz="8" w:space="0" w:color="BCD6ED"/>
+              <w:bottom w:val="dashSmallGap" w:sz="8" w:space="0" w:color="BCD6ED"/>
+              <w:end w:val="single" w:sz="8" w:space="0" w:color="BCD6ED"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2269" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="dashSmallGap" w:sz="8" w:space="0" w:color="BCD6ED"/>
+              <w:start w:val="single" w:sz="8" w:space="0" w:color="BCD6ED"/>
+              <w:bottom w:val="dashSmallGap" w:sz="8" w:space="0" w:color="BCD6ED"/>
+              <w:end w:val="single" w:sz="8" w:space="0" w:color="BCD6ED"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:spacing w:val="-1"/>
-[...110 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008D6E46">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>ISO 9001:2015/Amd 1:2024</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dashSmallGap" w:sz="8" w:space="0" w:color="BCD6ED"/>
+              <w:start w:val="single" w:sz="8" w:space="0" w:color="BCD6ED"/>
               <w:bottom w:val="dashSmallGap" w:sz="8" w:space="0" w:color="BCD6ED"/>
-              <w:right w:val="dotted" w:sz="8" w:space="0" w:color="BCD6ED"/>
-[...7 lines deleted...]
-              <w:ind w:left="107"/>
+              <w:end w:val="dotted" w:sz="8" w:space="0" w:color="BCD6ED"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:lineRule="exact" w:line="238"/>
+              <w:ind w:start="107"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-          </w:p>
-[...68 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman"/>
+            <w:r>
+              <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-            </w:pPr>
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="258" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3692" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="dashSmallGap" w:sz="8" w:space="0" w:color="BCD6ED"/>
+              <w:start w:val="single" w:sz="8" w:space="0" w:color="BCD6ED"/>
+              <w:bottom w:val="dashSmallGap" w:sz="8" w:space="0" w:color="BCD6ED"/>
+              <w:end w:val="single" w:sz="8" w:space="0" w:color="BCD6ED"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:lineRule="exact" w:line="238"/>
+              <w:ind w:start="109"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t>ISO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t>14001:2015</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="566" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="dashSmallGap" w:sz="8" w:space="0" w:color="BCD6ED"/>
+              <w:start w:val="single" w:sz="8" w:space="0" w:color="BCD6ED"/>
+              <w:bottom w:val="dashSmallGap" w:sz="8" w:space="0" w:color="BCD6ED"/>
+              <w:end w:val="single" w:sz="8" w:space="0" w:color="BCD6ED"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2269" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="dashSmallGap" w:sz="8" w:space="0" w:color="BCD6ED"/>
+              <w:start w:val="single" w:sz="8" w:space="0" w:color="BCD6ED"/>
+              <w:bottom w:val="dashSmallGap" w:sz="8" w:space="0" w:color="BCD6ED"/>
+              <w:end w:val="single" w:sz="8" w:space="0" w:color="BCD6ED"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>ISO 14001:2015/Amd 1:2024</w:t>
-[...19 lines deleted...]
-              <w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-            </w:pPr>
-            <w:r w:rsidRPr="00256E32">
+              <w:t>ISO 14001:2015/Amd 1:2024</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="dashSmallGap" w:sz="8" w:space="0" w:color="BCD6ED"/>
+              <w:start w:val="single" w:sz="8" w:space="0" w:color="BCD6ED"/>
+              <w:bottom w:val="dashSmallGap" w:sz="8" w:space="0" w:color="BCD6ED"/>
+              <w:end w:val="dotted" w:sz="8" w:space="0" w:color="BCD6ED"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:lineRule="exact" w:line="238"/>
+              <w:ind w:start="107"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>Annex</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00E51BE8">
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
+              <w:t>Annex EMS</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="258" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3692" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="dashSmallGap" w:sz="8" w:space="0" w:color="BCD6ED"/>
+              <w:start w:val="single" w:sz="8" w:space="0" w:color="BCD6ED"/>
+              <w:bottom w:val="dashSmallGap" w:sz="8" w:space="0" w:color="BCD6ED"/>
+              <w:end w:val="single" w:sz="8" w:space="0" w:color="BCD6ED"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:lineRule="exact" w:line="238"/>
+              <w:ind w:start="109"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t>ISO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00256E32">
-              <w:rPr>
+            <w:r>
+              <w:rPr/>
+              <w:t>45001:2018</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="566" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="dashSmallGap" w:sz="8" w:space="0" w:color="BCD6ED"/>
+              <w:start w:val="single" w:sz="8" w:space="0" w:color="BCD6ED"/>
+              <w:bottom w:val="dashSmallGap" w:sz="8" w:space="0" w:color="BCD6ED"/>
+              <w:end w:val="single" w:sz="8" w:space="0" w:color="BCD6ED"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2269" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="dashSmallGap" w:sz="8" w:space="0" w:color="BCD6ED"/>
+              <w:start w:val="single" w:sz="8" w:space="0" w:color="BCD6ED"/>
+              <w:bottom w:val="dashSmallGap" w:sz="8" w:space="0" w:color="BCD6ED"/>
+              <w:end w:val="single" w:sz="8" w:space="0" w:color="BCD6ED"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>EMS</w:t>
-[...70 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-            </w:pPr>
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman"/>
+              <w:t>ISO 45001:2018/Amd 1:2024</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="dashSmallGap" w:sz="8" w:space="0" w:color="BCD6ED"/>
+              <w:start w:val="single" w:sz="8" w:space="0" w:color="BCD6ED"/>
+              <w:bottom w:val="dashSmallGap" w:sz="8" w:space="0" w:color="BCD6ED"/>
+              <w:end w:val="dotted" w:sz="8" w:space="0" w:color="BCD6ED"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:lineRule="exact" w:line="238"/>
+              <w:ind w:start="107"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>ISO 45001:2018/Amd 1:2024</w:t>
-[...18 lines deleted...]
-              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-            </w:pPr>
-[...1 lines deleted...]
-              <w:rPr>
+              <w:t>Annex OH&amp;S</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="255" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3692" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="dashSmallGap" w:sz="8" w:space="0" w:color="BCD6ED"/>
+              <w:start w:val="single" w:sz="8" w:space="0" w:color="BCD6ED"/>
+              <w:bottom w:val="dashSmallGap" w:sz="8" w:space="0" w:color="BCD6ED"/>
+              <w:end w:val="single" w:sz="8" w:space="0" w:color="BCD6ED"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:lineRule="exact" w:line="236"/>
+              <w:ind w:start="109"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t>ISO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t>37001:20</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t>25</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="566" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="dashSmallGap" w:sz="8" w:space="0" w:color="BCD6ED"/>
+              <w:start w:val="single" w:sz="8" w:space="0" w:color="BCD6ED"/>
+              <w:bottom w:val="dashSmallGap" w:sz="8" w:space="0" w:color="BCD6ED"/>
+              <w:end w:val="single" w:sz="8" w:space="0" w:color="BCD6ED"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2269" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="dashSmallGap" w:sz="8" w:space="0" w:color="BCD6ED"/>
+              <w:start w:val="single" w:sz="8" w:space="0" w:color="BCD6ED"/>
+              <w:bottom w:val="dashSmallGap" w:sz="8" w:space="0" w:color="BCD6ED"/>
+              <w:end w:val="single" w:sz="8" w:space="0" w:color="BCD6ED"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>Annex</w:t>
-[...2 lines deleted...]
-              <w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00256E32">
+              <w:t>ISO 37001:2016/Amd 1:2024</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="dashSmallGap" w:sz="8" w:space="0" w:color="BCD6ED"/>
+              <w:start w:val="single" w:sz="8" w:space="0" w:color="BCD6ED"/>
+              <w:bottom w:val="dashSmallGap" w:sz="8" w:space="0" w:color="BCD6ED"/>
+              <w:end w:val="dotted" w:sz="8" w:space="0" w:color="BCD6ED"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:lineRule="exact" w:line="238"/>
+              <w:ind w:start="107"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>OH&amp;S</w:t>
-[...70 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-            </w:pPr>
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman"/>
+              <w:t>Annex ABMS</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="258" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3692" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="dashSmallGap" w:sz="8" w:space="0" w:color="BCD6ED"/>
+              <w:start w:val="single" w:sz="8" w:space="0" w:color="BCD6ED"/>
+              <w:bottom w:val="dashSmallGap" w:sz="8" w:space="0" w:color="BCD6ED"/>
+              <w:end w:val="single" w:sz="8" w:space="0" w:color="BCD6ED"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:lineRule="exact" w:line="237" w:before="1" w:after="0"/>
+              <w:ind w:start="109"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t>ISO/IEC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="45"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t>27001:2022</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="566" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="dashSmallGap" w:sz="8" w:space="0" w:color="BCD6ED"/>
+              <w:start w:val="single" w:sz="8" w:space="0" w:color="BCD6ED"/>
+              <w:bottom w:val="dashSmallGap" w:sz="8" w:space="0" w:color="BCD6ED"/>
+              <w:end w:val="single" w:sz="8" w:space="0" w:color="BCD6ED"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2269" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="dashSmallGap" w:sz="8" w:space="0" w:color="BCD6ED"/>
+              <w:start w:val="single" w:sz="8" w:space="0" w:color="BCD6ED"/>
+              <w:bottom w:val="dashSmallGap" w:sz="8" w:space="0" w:color="BCD6ED"/>
+              <w:end w:val="single" w:sz="8" w:space="0" w:color="BCD6ED"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>ISO 37001:2016/Amd 1:2024</w:t>
-[...19 lines deleted...]
-              <w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-            </w:pPr>
-[...1 lines deleted...]
-              <w:rPr>
+              <w:t>ISO/IEC 27001:2022/</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>Annex</w:t>
-[...2 lines deleted...]
-              <w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-            <w:r>
+              <w:t>Amd 1:2024</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="dashSmallGap" w:sz="8" w:space="0" w:color="BCD6ED"/>
+              <w:start w:val="single" w:sz="8" w:space="0" w:color="BCD6ED"/>
+              <w:bottom w:val="dashSmallGap" w:sz="8" w:space="0" w:color="BCD6ED"/>
+              <w:end w:val="dotted" w:sz="8" w:space="0" w:color="BCD6ED"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:lineRule="exact" w:line="238"/>
+              <w:ind w:start="107"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>ABMS</w:t>
-[...70 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-            </w:pPr>
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman"/>
+              <w:t>Annex ISMS/2022</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="258" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3692" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="dashSmallGap" w:sz="8" w:space="0" w:color="BCD6ED"/>
+              <w:start w:val="single" w:sz="8" w:space="0" w:color="BCD6ED"/>
+              <w:bottom w:val="dashSmallGap" w:sz="8" w:space="0" w:color="BCD6ED"/>
+              <w:end w:val="single" w:sz="8" w:space="0" w:color="BCD6ED"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:lineRule="exact" w:line="238"/>
+              <w:ind w:start="109"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t>HACCP</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="566" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="dashSmallGap" w:sz="8" w:space="0" w:color="BCD6ED"/>
+              <w:start w:val="single" w:sz="8" w:space="0" w:color="BCD6ED"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="BCD6ED"/>
+              <w:end w:val="single" w:sz="8" w:space="0" w:color="BCD6ED"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2269" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="dashSmallGap" w:sz="8" w:space="0" w:color="BCD6ED"/>
+              <w:start w:val="single" w:sz="8" w:space="0" w:color="BCD6ED"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="BCD6ED"/>
+              <w:end w:val="single" w:sz="8" w:space="0" w:color="BCD6ED"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>ISO/IEC 27001:2022/</w:t>
-[...7 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-            </w:pPr>
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman"/>
+              <w:t>Općti principi higijene hrane (CXC 1-1969)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="dashSmallGap" w:sz="8" w:space="0" w:color="BCD6ED"/>
+              <w:start w:val="single" w:sz="8" w:space="0" w:color="BCD6ED"/>
+              <w:bottom w:val="dashSmallGap" w:sz="8" w:space="0" w:color="BCD6ED"/>
+              <w:end w:val="dotted" w:sz="8" w:space="0" w:color="BCD6ED"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:lineRule="exact" w:line="238"/>
+              <w:ind w:start="107"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>Amd 1:2024</w:t>
-[...18 lines deleted...]
-              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-            </w:pPr>
-[...1 lines deleted...]
-              <w:rPr>
+              <w:t>Annex FSMS i HACCP studije</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="258" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3692" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="dashSmallGap" w:sz="8" w:space="0" w:color="BCD6ED"/>
+              <w:start w:val="single" w:sz="8" w:space="0" w:color="BCD6ED"/>
+              <w:bottom w:val="dashSmallGap" w:sz="8" w:space="0" w:color="BCD6ED"/>
+              <w:end w:val="single" w:sz="8" w:space="0" w:color="BCD6ED"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:lineRule="exact" w:line="238"/>
+              <w:ind w:start="109"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t>ISO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t>22000:2018</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="566" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="BCD6ED"/>
+              <w:start w:val="single" w:sz="8" w:space="0" w:color="BCD6ED"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="BCD6ED"/>
+              <w:end w:val="single" w:sz="8" w:space="0" w:color="BCD6ED"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2269" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="BCD6ED"/>
+              <w:start w:val="single" w:sz="8" w:space="0" w:color="BCD6ED"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="BCD6ED"/>
+              <w:end w:val="single" w:sz="8" w:space="0" w:color="BCD6ED"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>Annex</w:t>
-[...2 lines deleted...]
-              <w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00256E32">
+              <w:t>ISO 22000:2018/Amd 1:2024</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="BCD6ED"/>
+              <w:start w:val="single" w:sz="8" w:space="0" w:color="BCD6ED"/>
+              <w:bottom w:val="dashSmallGap" w:sz="8" w:space="0" w:color="BCD6ED"/>
+              <w:end w:val="dotted" w:sz="8" w:space="0" w:color="BCD6ED"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:lineRule="exact" w:line="238"/>
+              <w:ind w:start="107"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>ISMS/2022</w:t>
-[...59 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-            </w:pPr>
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="256" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3692" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="dashSmallGap" w:sz="8" w:space="0" w:color="BCD6ED"/>
+              <w:start w:val="single" w:sz="8" w:space="0" w:color="BCD6ED"/>
+              <w:bottom w:val="dashSmallGap" w:sz="8" w:space="0" w:color="BCD6ED"/>
+              <w:end w:val="single" w:sz="8" w:space="0" w:color="BCD6ED"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:lineRule="exact" w:line="236"/>
+              <w:ind w:start="109"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t>ISO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t>50001:2018</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="566" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="BCD6ED"/>
+              <w:start w:val="single" w:sz="8" w:space="0" w:color="BCD6ED"/>
+              <w:bottom w:val="dashSmallGap" w:sz="8" w:space="0" w:color="BCD6ED"/>
+              <w:end w:val="single" w:sz="8" w:space="0" w:color="BCD6ED"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2269" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="BCD6ED"/>
+              <w:start w:val="single" w:sz="8" w:space="0" w:color="BCD6ED"/>
+              <w:bottom w:val="dashSmallGap" w:sz="8" w:space="0" w:color="BCD6ED"/>
+              <w:end w:val="single" w:sz="8" w:space="0" w:color="BCD6ED"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>Op</w:t>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>ć</w:t>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman"/>
+              <w:t>ISO 50001:2018/Amd 1:2024</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="dashSmallGap" w:sz="8" w:space="0" w:color="BCD6ED"/>
+              <w:start w:val="single" w:sz="8" w:space="0" w:color="BCD6ED"/>
+              <w:bottom w:val="dashSmallGap" w:sz="8" w:space="0" w:color="BCD6ED"/>
+              <w:end w:val="dotted" w:sz="8" w:space="0" w:color="BCD6ED"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:lineRule="exact" w:line="238"/>
+              <w:ind w:start="107"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>ti principi higijene hrane (CXC 1-1969)</w:t>
-[...18 lines deleted...]
-              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-            </w:pPr>
-[...1 lines deleted...]
-              <w:rPr>
+              <w:t>Annex EnMS</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="258" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3692" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="dashSmallGap" w:sz="8" w:space="0" w:color="BCD6ED"/>
+              <w:start w:val="single" w:sz="8" w:space="0" w:color="BCD6ED"/>
+              <w:bottom w:val="dashSmallGap" w:sz="8" w:space="0" w:color="BCD6ED"/>
+              <w:end w:val="single" w:sz="8" w:space="0" w:color="BCD6ED"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:lineRule="exact" w:line="237" w:before="1" w:after="0"/>
+              <w:ind w:start="109"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t>ISO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t>22716:2007</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="566" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="dashSmallGap" w:sz="8" w:space="0" w:color="BCD6ED"/>
+              <w:start w:val="single" w:sz="8" w:space="0" w:color="BCD6ED"/>
+              <w:bottom w:val="dashSmallGap" w:sz="8" w:space="0" w:color="BCD6ED"/>
+              <w:end w:val="single" w:sz="8" w:space="0" w:color="BCD6ED"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2269" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="dashSmallGap" w:sz="8" w:space="0" w:color="BCD6ED"/>
+              <w:start w:val="single" w:sz="8" w:space="0" w:color="BCD6ED"/>
+              <w:bottom w:val="dashSmallGap" w:sz="8" w:space="0" w:color="BCD6ED"/>
+              <w:end w:val="single" w:sz="8" w:space="0" w:color="BCD6ED"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>Annex FSMS i HACCP studije</w:t>
-[...62 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-            </w:pPr>
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="dashSmallGap" w:sz="8" w:space="0" w:color="BCD6ED"/>
+              <w:start w:val="single" w:sz="8" w:space="0" w:color="BCD6ED"/>
+              <w:bottom w:val="dashSmallGap" w:sz="8" w:space="0" w:color="BCD6ED"/>
+              <w:end w:val="dotted" w:sz="8" w:space="0" w:color="BCD6ED"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:lineRule="exact" w:line="238"/>
+              <w:ind w:start="107"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>ISO 22000:2018/Amd 1:2024</w:t>
-[...18 lines deleted...]
-              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-            </w:pPr>
+              <w:t xml:space="preserve">Annex GMP </w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00256E32" w:rsidTr="00E51BE8">
+      <w:tr>
         <w:trPr>
-          <w:trHeight w:val="256"/>
+          <w:trHeight w:val="258" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3692" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="dashSmallGap" w:sz="8" w:space="0" w:color="BCD6ED"/>
+              <w:start w:val="single" w:sz="8" w:space="0" w:color="BCD6ED"/>
               <w:bottom w:val="dashSmallGap" w:sz="8" w:space="0" w:color="BCD6ED"/>
-            </w:tcBorders>
-[...25 lines deleted...]
-            <w:tcBorders>
+              <w:end w:val="single" w:sz="8" w:space="0" w:color="BCD6ED"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:lineRule="exact" w:line="237" w:before="1" w:after="0"/>
+              <w:ind w:start="109"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t>ISO 22301:2019</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="566" w:type="dxa"/>
+            <w:tcBorders>
+              <w:start w:val="single" w:sz="8" w:space="0" w:color="BCD6ED"/>
               <w:bottom w:val="dashSmallGap" w:sz="8" w:space="0" w:color="BCD6ED"/>
-            </w:tcBorders>
-[...15 lines deleted...]
-            <w:tcBorders>
+              <w:end w:val="single" w:sz="8" w:space="0" w:color="BCD6ED"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2269" w:type="dxa"/>
+            <w:tcBorders>
+              <w:start w:val="single" w:sz="8" w:space="0" w:color="BCD6ED"/>
               <w:bottom w:val="dashSmallGap" w:sz="8" w:space="0" w:color="BCD6ED"/>
-            </w:tcBorders>
-[...2 lines deleted...]
-          <w:p w:rsidR="00256E32" w:rsidRPr="008D6E46" w:rsidRDefault="008D6E46" w:rsidP="008D6E46">
+              <w:end w:val="single" w:sz="8" w:space="0" w:color="BCD6ED"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008D6E46">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>ISO 50001:2018/Amd 1:2024</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="dashSmallGap" w:sz="8" w:space="0" w:color="BCD6ED"/>
+              <w:start w:val="single" w:sz="8" w:space="0" w:color="BCD6ED"/>
               <w:bottom w:val="dashSmallGap" w:sz="8" w:space="0" w:color="BCD6ED"/>
-              <w:right w:val="dotted" w:sz="8" w:space="0" w:color="BCD6ED"/>
-[...7 lines deleted...]
-              <w:ind w:left="107"/>
+              <w:end w:val="dotted" w:sz="8" w:space="0" w:color="BCD6ED"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:lineRule="exact" w:line="238"/>
+              <w:ind w:start="107"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E51BE8">
+            <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>Annex EnMS</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00256E32" w:rsidTr="00E51BE8">
+      <w:tr>
         <w:trPr>
-          <w:trHeight w:val="258"/>
+          <w:trHeight w:val="258" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3692" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="dashSmallGap" w:sz="8" w:space="0" w:color="BCD6ED"/>
+              <w:start w:val="single" w:sz="8" w:space="0" w:color="BCD6ED"/>
               <w:bottom w:val="dashSmallGap" w:sz="8" w:space="0" w:color="BCD6ED"/>
-            </w:tcBorders>
-[...26 lines deleted...]
-              <w:top w:val="dashSmallGap" w:sz="8" w:space="0" w:color="BCD6ED"/>
+              <w:end w:val="single" w:sz="8" w:space="0" w:color="BCD6ED"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:lineRule="exact" w:line="237" w:before="1" w:after="0"/>
+              <w:ind w:start="109"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t>ISO 27701:2025</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="566" w:type="dxa"/>
+            <w:tcBorders>
+              <w:start w:val="single" w:sz="8" w:space="0" w:color="BCD6ED"/>
               <w:bottom w:val="dashSmallGap" w:sz="8" w:space="0" w:color="BCD6ED"/>
-            </w:tcBorders>
-[...16 lines deleted...]
-              <w:top w:val="dashSmallGap" w:sz="8" w:space="0" w:color="BCD6ED"/>
+              <w:end w:val="single" w:sz="8" w:space="0" w:color="BCD6ED"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2269" w:type="dxa"/>
+            <w:tcBorders>
+              <w:start w:val="single" w:sz="8" w:space="0" w:color="BCD6ED"/>
               <w:bottom w:val="dashSmallGap" w:sz="8" w:space="0" w:color="BCD6ED"/>
-            </w:tcBorders>
-[...2 lines deleted...]
-          <w:p w:rsidR="00256E32" w:rsidRPr="008D6E46" w:rsidRDefault="00256E32" w:rsidP="008D6E46">
+              <w:end w:val="single" w:sz="8" w:space="0" w:color="BCD6ED"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-          </w:p>
-[...17 lines deleted...]
-              <w:rPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-            </w:pPr>
-            <w:r>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:tcBorders>
+              <w:start w:val="single" w:sz="8" w:space="0" w:color="BCD6ED"/>
+              <w:bottom w:val="dashSmallGap" w:sz="8" w:space="0" w:color="BCD6ED"/>
+              <w:end w:val="dotted" w:sz="8" w:space="0" w:color="BCD6ED"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:lineRule="exact" w:line="238"/>
+              <w:ind w:start="107"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annex GMP </w:t>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00256E32" w:rsidTr="00E51BE8">
+      <w:tr>
         <w:trPr>
-          <w:trHeight w:val="258"/>
+          <w:trHeight w:val="258" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3692" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dashSmallGap" w:sz="8" w:space="0" w:color="BCD6ED"/>
-              <w:bottom w:val="nil"/>
-[...3 lines deleted...]
-          <w:p w:rsidR="00256E32" w:rsidRDefault="00256E32" w:rsidP="0069756E">
+              <w:start w:val="single" w:sz="8" w:space="0" w:color="BCD6ED"/>
+              <w:end w:val="single" w:sz="8" w:space="0" w:color="BCD6ED"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:tabs>
-                <w:tab w:val="left" w:pos="3861"/>
+                <w:tab w:val="clear" w:pos="720"/>
+                <w:tab w:val="left" w:pos="3861" w:leader="none"/>
               </w:tabs>
-              <w:spacing w:before="1" w:line="237" w:lineRule="exact"/>
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman"/>
+              <w:spacing w:lineRule="exact" w:line="237" w:before="1" w:after="0"/>
+              <w:ind w:start="40"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:spacing w:val="14"/>
                 <w:u w:val="dotted" w:color="BCD6ED"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:u w:val="dotted" w:color="BCD6ED"/>
               </w:rPr>
               <w:t>Ostalo:</w:t>
-            </w:r>
-[...3 lines deleted...]
-              </w:rPr>
               <w:tab/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="567" w:type="dxa"/>
+            <w:tcW w:w="566" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dashSmallGap" w:sz="8" w:space="0" w:color="BCD6ED"/>
-            </w:tcBorders>
-[...14 lines deleted...]
-            <w:tcW w:w="2268" w:type="dxa"/>
+              <w:start w:val="single" w:sz="8" w:space="0" w:color="BCD6ED"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="BCD6ED"/>
+              <w:end w:val="single" w:sz="8" w:space="0" w:color="BCD6ED"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2269" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dashSmallGap" w:sz="8" w:space="0" w:color="BCD6ED"/>
-            </w:tcBorders>
-[...2 lines deleted...]
-          <w:p w:rsidR="00256E32" w:rsidRPr="008D6E46" w:rsidRDefault="00256E32" w:rsidP="008D6E46">
+              <w:start w:val="single" w:sz="8" w:space="0" w:color="BCD6ED"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="BCD6ED"/>
+              <w:end w:val="single" w:sz="8" w:space="0" w:color="BCD6ED"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-          </w:p>
-[...15 lines deleted...]
-              <w:rPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-            </w:pPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="dashSmallGap" w:sz="8" w:space="0" w:color="BCD6ED"/>
+              <w:start w:val="single" w:sz="8" w:space="0" w:color="BCD6ED"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="BCD6ED"/>
+              <w:end w:val="single" w:sz="8" w:space="0" w:color="BCD6ED"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:lineRule="exact" w:line="238"/>
+              <w:ind w:start="107"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00256E32" w:rsidRDefault="00256E32" w:rsidP="00027E7C">
+    <w:p>
       <w:pPr>
+        <w:pStyle w:val="Normal"/>
         <w:tabs>
-          <w:tab w:val="left" w:pos="1573"/>
+          <w:tab w:val="clear" w:pos="720"/>
+          <w:tab w:val="left" w:pos="1573" w:leader="none"/>
         </w:tabs>
-        <w:spacing w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="1574" w:right="469" w:hanging="1416"/>
+        <w:spacing w:lineRule="auto" w:line="259"/>
+        <w:ind w:hanging="1416" w:start="1574" w:end="469"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="18"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...7 lines deleted...]
-        <w:jc w:val="both"/>
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="18"/>
         </w:rPr>
-      </w:pPr>
-      <w:r>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="720"/>
+          <w:tab w:val="left" w:pos="1573" w:leader="none"/>
+        </w:tabs>
+        <w:spacing w:lineRule="auto" w:line="259"/>
+        <w:ind w:hanging="1416" w:start="1574" w:end="469"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="18"/>
         </w:rPr>
-        <w:t>NAPOMENA:</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="18"/>
         </w:rPr>
+        <w:t>NAPOMENA:</w:t>
         <w:tab/>
-      </w:r>
-[...4 lines deleted...]
-        </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00256E32" w:rsidRPr="008D6E46" w:rsidRDefault="005576A3" w:rsidP="008D6E46">
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:tabs>
-          <w:tab w:val="left" w:pos="1573"/>
+          <w:tab w:val="clear" w:pos="720"/>
+          <w:tab w:val="left" w:pos="1573" w:leader="none"/>
         </w:tabs>
-        <w:spacing w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="1573" w:right="469" w:firstLine="0"/>
+        <w:spacing w:lineRule="auto" w:line="259"/>
+        <w:ind w:hanging="0" w:start="1573" w:end="469"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:i/>
-          <w:color w:val="984806" w:themeColor="accent6" w:themeShade="80"/>
+          <w:color w:themeColor="accent6" w:themeShade="80" w:val="984806"/>
           <w:sz w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
-          <w:color w:val="984806" w:themeColor="accent6" w:themeShade="80"/>
+          <w:color w:themeColor="accent6" w:themeShade="80" w:val="984806"/>
           <w:sz w:val="16"/>
         </w:rPr>
-        <w:t xml:space="preserve">U zavisnosti od </w:t>
-[...239 lines deleted...]
-        <w:t xml:space="preserve">koje ste identificirali. </w:t>
+        <w:t xml:space="preserve">U zavisnosti od menadžment  sistema koji se provjerava, navesti značajne aspekte (Annex EMS), opasnosti i opasne materijale koji se koriste u svakodnevnim aktivnostima (Annex OH&amp;S), HACCP studije (Annex FSMS i HACCP) i/ili značajno korišćenje  energije (Annex EnMS), te dokumentovane informacije u vezi  „Good Manufacturing Practices“ (GMP) koje ste identificirali. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00027E7C" w:rsidRDefault="00027E7C" w:rsidP="00027E7C">
+    <w:p>
       <w:pPr>
+        <w:pStyle w:val="Normal"/>
         <w:tabs>
-          <w:tab w:val="left" w:pos="1573"/>
+          <w:tab w:val="clear" w:pos="720"/>
+          <w:tab w:val="left" w:pos="1573" w:leader="none"/>
         </w:tabs>
-        <w:spacing w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="1574" w:right="469" w:hanging="1416"/>
+        <w:spacing w:lineRule="auto" w:line="259"/>
+        <w:ind w:hanging="1416" w:start="1574" w:end="469"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="18"/>
         </w:rPr>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblW w:w="8303" w:type="dxa"/>
+        <w:jc w:val="start"/>
         <w:tblInd w:w="1545" w:type="dxa"/>
-        <w:tblBorders>
-[...4 lines deleted...]
-        </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
-          <w:left w:w="0" w:type="dxa"/>
-          <w:right w:w="0" w:type="dxa"/>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:start w:w="15" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+          <w:end w:w="15" w:type="dxa"/>
         </w:tblCellMar>
-        <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
+        <w:tblLook w:val="01e0" w:firstRow="1" w:noVBand="0" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1701"/>
         <w:gridCol w:w="425"/>
-        <w:gridCol w:w="1984"/>
-        <w:gridCol w:w="1701"/>
+        <w:gridCol w:w="1983"/>
+        <w:gridCol w:w="1702"/>
         <w:gridCol w:w="2492"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00E6562D" w:rsidRPr="003C0154" w:rsidTr="0069756E">
+      <w:tr>
         <w:trPr>
-          <w:trHeight w:val="515"/>
+          <w:trHeight w:val="515" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
-              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="808080" w:themeColor="background1" w:themeShade="80"/>
-[...5 lines deleted...]
-          <w:p w:rsidR="00E6562D" w:rsidRPr="00643A4C" w:rsidRDefault="00E6562D" w:rsidP="0069756E">
+              <w:start w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="808080"/>
+              <w:end w:val="single" w:sz="12" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="4A442A" w:themeFill="background2" w:themeFillShade="40" w:val="clear"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:tabs>
-                <w:tab w:val="left" w:pos="9639"/>
+                <w:tab w:val="clear" w:pos="720"/>
+                <w:tab w:val="left" w:pos="9639" w:leader="none"/>
               </w:tabs>
-              <w:spacing w:line="257" w:lineRule="exact"/>
-[...11 lines deleted...]
-                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+              <w:spacing w:lineRule="exact" w:line="257"/>
+              <w:ind w:start="107"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:b/>
+                <w:color w:themeColor="background1" w:val="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:b/>
+                <w:color w:themeColor="background1" w:val="FFFFFF"/>
               </w:rPr>
               <w:t>DIO 5.0.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6602" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
-              <w:left w:val="single" w:sz="12" w:space="0" w:color="808080" w:themeColor="background1" w:themeShade="80"/>
-[...5 lines deleted...]
-          <w:p w:rsidR="00E6562D" w:rsidRPr="00643A4C" w:rsidRDefault="00A52D66" w:rsidP="00E6562D">
+              <w:start w:val="single" w:sz="12" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="808080"/>
+              <w:end w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="4A442A" w:themeFill="background2" w:themeFillShade="40" w:val="clear"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:tabs>
-                <w:tab w:val="left" w:pos="9639"/>
+                <w:tab w:val="clear" w:pos="720"/>
+                <w:tab w:val="left" w:pos="9639" w:leader="none"/>
               </w:tabs>
-              <w:spacing w:before="1" w:line="237" w:lineRule="exact"/>
-[...22 lines deleted...]
-              <w:t>ertifikacije</w:t>
+              <w:spacing w:lineRule="exact" w:line="237" w:before="1" w:after="0"/>
+              <w:ind w:start="107"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:b/>
+                <w:i/>
+                <w:color w:themeColor="background1" w:val="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:b/>
+                <w:color w:themeColor="background1" w:val="FFFFFF"/>
+              </w:rPr>
+              <w:t>Način provođenja sertifikacije</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E6562D" w:rsidRPr="003C0154" w:rsidTr="0069756E">
+      <w:tr>
         <w:trPr>
-          <w:trHeight w:val="515"/>
+          <w:trHeight w:val="515" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8303" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="12" w:space="0" w:color="808080" w:themeColor="background1" w:themeShade="80"/>
-[...7 lines deleted...]
-          <w:p w:rsidR="00E6562D" w:rsidRDefault="00E6562D" w:rsidP="00E6562D">
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="808080"/>
+              <w:start w:val="dotted" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="808080"/>
+              <w:end w:val="dotted" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="FDE9D9" w:themeFill="accent6" w:themeFillTint="33" w:val="clear"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:tabs>
-                <w:tab w:val="left" w:pos="9639"/>
+                <w:tab w:val="clear" w:pos="720"/>
+                <w:tab w:val="left" w:pos="9639" w:leader="none"/>
               </w:tabs>
-              <w:spacing w:before="1" w:line="237" w:lineRule="exact"/>
-[...7 lines deleted...]
-            <w:r w:rsidRPr="00E6562D">
+              <w:spacing w:lineRule="exact" w:line="237" w:before="1" w:after="0"/>
+              <w:ind w:start="107" w:end="219"/>
+              <w:jc w:val="end"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">Ova prijava se odnosi na </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00E6562D" w:rsidRPr="00675C68" w:rsidRDefault="00E6562D" w:rsidP="00E6562D">
+          <w:p>
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:tabs>
-                <w:tab w:val="left" w:pos="9639"/>
+                <w:tab w:val="clear" w:pos="720"/>
+                <w:tab w:val="left" w:pos="9639" w:leader="none"/>
               </w:tabs>
-              <w:spacing w:before="1" w:line="237" w:lineRule="exact"/>
-[...3 lines deleted...]
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+              <w:spacing w:lineRule="exact" w:line="237" w:before="1" w:after="0"/>
+              <w:ind w:start="107" w:end="219"/>
+              <w:jc w:val="end"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:i/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:i/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>(označiti odgovarajući odgovor)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E6562D" w:rsidRPr="00643A4C" w:rsidTr="00E6562D">
+      <w:tr>
         <w:trPr>
-          <w:trHeight w:val="504"/>
+          <w:trHeight w:val="504" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="12" w:space="0" w:color="808080" w:themeColor="background1" w:themeShade="80"/>
-[...6 lines deleted...]
-          <w:p w:rsidR="00E6562D" w:rsidRPr="00E6562D" w:rsidRDefault="00E6562D" w:rsidP="0069756E">
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="808080"/>
+              <w:start w:val="dotted" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:end w:val="single" w:sz="12" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:themeFill="background1" w:val="clear"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:tabs>
-                <w:tab w:val="left" w:pos="9639"/>
+                <w:tab w:val="clear" w:pos="720"/>
+                <w:tab w:val="left" w:pos="9639" w:leader="none"/>
               </w:tabs>
-              <w:spacing w:line="237" w:lineRule="exact"/>
-              <w:ind w:left="107"/>
+              <w:spacing w:lineRule="exact" w:line="237"/>
+              <w:ind w:start="107"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
-[...29 lines deleted...]
-              <w:t>ertifikacija</w:t>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Inicijalna sertifikacija</w:t>
             </w:r>
           </w:p>
           <w:sdt>
             <w:sdtPr>
-              <w:rPr>
-[...2 lines deleted...]
-              </w:rPr>
               <w:id w:val="-654922100"/>
               <w14:checkbox>
-                <w14:checked w14:val="0"/>
-[...1 lines deleted...]
-                <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                <w14:checked w:val="0"/>
+                <w14:checkedState w:val="2612"/>
+                <w14:uncheckedState w:val="2610"/>
               </w14:checkbox>
             </w:sdtPr>
             <w:sdtContent>
-              <w:p w:rsidR="00E6562D" w:rsidRPr="00E6562D" w:rsidRDefault="00E6562D" w:rsidP="0069756E">
+              <w:p>
                 <w:pPr>
                   <w:pStyle w:val="TableParagraph"/>
                   <w:tabs>
-                    <w:tab w:val="left" w:pos="9639"/>
+                    <w:tab w:val="clear" w:pos="720"/>
+                    <w:tab w:val="left" w:pos="9639" w:leader="none"/>
                   </w:tabs>
-                  <w:spacing w:line="237" w:lineRule="exact"/>
-                  <w:ind w:left="107"/>
+                  <w:spacing w:lineRule="exact" w:line="237"/>
+                  <w:ind w:start="107"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
-                    <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                    <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                     <w:sz w:val="18"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="00E6562D">
+                <w:r>
                   <w:rPr>
-                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:rFonts w:eastAsia="MS Gothic" w:hint="eastAsia" w:ascii="MS Gothic" w:hAnsi="MS Gothic"/>
                     <w:sz w:val="18"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1984" w:type="dxa"/>
-[...8 lines deleted...]
-          <w:p w:rsidR="00E6562D" w:rsidRPr="00E6562D" w:rsidRDefault="00E6562D" w:rsidP="00E6562D">
+            <w:tcW w:w="1983" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="808080"/>
+              <w:start w:val="single" w:sz="12" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:end w:val="single" w:sz="12" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:themeFill="background1" w:val="clear"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:tabs>
-                <w:tab w:val="left" w:pos="9639"/>
+                <w:tab w:val="clear" w:pos="720"/>
+                <w:tab w:val="left" w:pos="9639" w:leader="none"/>
               </w:tabs>
-              <w:spacing w:line="237" w:lineRule="exact"/>
-              <w:ind w:left="107"/>
+              <w:spacing w:lineRule="exact" w:line="237"/>
+              <w:ind w:start="107"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
-[...43 lines deleted...]
-              <w:t>e</w:t>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Proširenje - smanjenje opsega sertifikacije</w:t>
             </w:r>
           </w:p>
           <w:sdt>
             <w:sdtPr>
-              <w:rPr>
-[...2 lines deleted...]
-              </w:rPr>
               <w:id w:val="989444570"/>
               <w14:checkbox>
-                <w14:checked w14:val="0"/>
-[...1 lines deleted...]
-                <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                <w14:checked w:val="0"/>
+                <w14:checkedState w:val="2612"/>
+                <w14:uncheckedState w:val="2610"/>
               </w14:checkbox>
             </w:sdtPr>
             <w:sdtContent>
-              <w:p w:rsidR="00E6562D" w:rsidRPr="00E6562D" w:rsidRDefault="00E6562D" w:rsidP="00E6562D">
+              <w:p>
                 <w:pPr>
                   <w:pStyle w:val="TableParagraph"/>
                   <w:tabs>
-                    <w:tab w:val="left" w:pos="9639"/>
+                    <w:tab w:val="clear" w:pos="720"/>
+                    <w:tab w:val="left" w:pos="9639" w:leader="none"/>
                   </w:tabs>
-                  <w:spacing w:line="237" w:lineRule="exact"/>
-                  <w:ind w:left="107"/>
+                  <w:spacing w:lineRule="exact" w:line="237"/>
+                  <w:ind w:start="107"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
-                    <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                    <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                     <w:sz w:val="18"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="00E6562D">
+                <w:r>
                   <w:rPr>
-                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:rFonts w:eastAsia="MS Gothic" w:hint="eastAsia" w:ascii="MS Gothic" w:hAnsi="MS Gothic"/>
                     <w:sz w:val="18"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1701" w:type="dxa"/>
-[...8 lines deleted...]
-          <w:p w:rsidR="00E6562D" w:rsidRPr="00E6562D" w:rsidRDefault="00E6562D" w:rsidP="00E6562D">
+            <w:tcW w:w="1702" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="808080"/>
+              <w:start w:val="single" w:sz="12" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:end w:val="single" w:sz="12" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:themeFill="background1" w:val="clear"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:tabs>
-                <w:tab w:val="left" w:pos="9639"/>
+                <w:tab w:val="clear" w:pos="720"/>
+                <w:tab w:val="left" w:pos="9639" w:leader="none"/>
               </w:tabs>
-              <w:spacing w:line="237" w:lineRule="exact"/>
-              <w:ind w:left="107"/>
+              <w:spacing w:lineRule="exact" w:line="237"/>
+              <w:ind w:start="107"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
-[...22 lines deleted...]
-              <w:t>ertifikacija</w:t>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Resertifikacija</w:t>
             </w:r>
           </w:p>
           <w:sdt>
             <w:sdtPr>
-              <w:rPr>
-[...2 lines deleted...]
-              </w:rPr>
               <w:id w:val="1440411812"/>
               <w14:checkbox>
-                <w14:checked w14:val="1"/>
-[...1 lines deleted...]
-                <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                <w14:checked w:val="1"/>
+                <w14:checkedState w:val="2612"/>
+                <w14:uncheckedState w:val="2610"/>
               </w14:checkbox>
             </w:sdtPr>
             <w:sdtContent>
-              <w:p w:rsidR="00E6562D" w:rsidRPr="00E6562D" w:rsidRDefault="00A52D66" w:rsidP="00E6562D">
+              <w:p>
                 <w:pPr>
                   <w:pStyle w:val="TableParagraph"/>
                   <w:tabs>
-                    <w:tab w:val="left" w:pos="9639"/>
+                    <w:tab w:val="clear" w:pos="720"/>
+                    <w:tab w:val="left" w:pos="9639" w:leader="none"/>
                   </w:tabs>
-                  <w:spacing w:line="237" w:lineRule="exact"/>
-                  <w:ind w:left="107"/>
+                  <w:spacing w:lineRule="exact" w:line="237"/>
+                  <w:ind w:start="107"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
-                    <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                    <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                     <w:sz w:val="18"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
-                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:rFonts w:eastAsia="MS Gothic" w:hint="eastAsia" w:ascii="MS Gothic" w:hAnsi="MS Gothic"/>
                     <w:sz w:val="18"/>
                   </w:rPr>
                   <w:t>☒</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2492" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="12" w:space="0" w:color="808080" w:themeColor="background1" w:themeShade="80"/>
-[...6 lines deleted...]
-          <w:p w:rsidR="00E6562D" w:rsidRPr="00E6562D" w:rsidRDefault="00E6562D" w:rsidP="00E6562D">
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="808080"/>
+              <w:start w:val="single" w:sz="12" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:end w:val="dotted" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:themeFill="background1" w:val="clear"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:tabs>
-                <w:tab w:val="left" w:pos="9639"/>
+                <w:tab w:val="clear" w:pos="720"/>
+                <w:tab w:val="left" w:pos="9639" w:leader="none"/>
               </w:tabs>
-              <w:spacing w:line="237" w:lineRule="exact"/>
-              <w:ind w:left="107"/>
+              <w:spacing w:lineRule="exact" w:line="237"/>
+              <w:ind w:start="107"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
-[...29 lines deleted...]
-              <w:t>e</w:t>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Transfer sertifikacije</w:t>
             </w:r>
           </w:p>
           <w:sdt>
             <w:sdtPr>
-              <w:rPr>
-[...2 lines deleted...]
-              </w:rPr>
               <w:id w:val="503327437"/>
               <w14:checkbox>
-                <w14:checked w14:val="0"/>
-[...1 lines deleted...]
-                <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                <w14:checked w:val="0"/>
+                <w14:checkedState w:val="2612"/>
+                <w14:uncheckedState w:val="2610"/>
               </w14:checkbox>
             </w:sdtPr>
             <w:sdtContent>
-              <w:p w:rsidR="00E6562D" w:rsidRPr="00E6562D" w:rsidRDefault="00E6562D" w:rsidP="00E6562D">
+              <w:p>
                 <w:pPr>
                   <w:pStyle w:val="TableParagraph"/>
                   <w:tabs>
-                    <w:tab w:val="left" w:pos="9639"/>
+                    <w:tab w:val="clear" w:pos="720"/>
+                    <w:tab w:val="left" w:pos="9639" w:leader="none"/>
                   </w:tabs>
-                  <w:spacing w:line="237" w:lineRule="exact"/>
-                  <w:ind w:left="107"/>
+                  <w:spacing w:lineRule="exact" w:line="237"/>
+                  <w:ind w:start="107"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
-                    <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                    <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                     <w:sz w:val="18"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="00E6562D">
+                <w:r>
                   <w:rPr>
-                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:rFonts w:eastAsia="MS Gothic" w:hint="eastAsia" w:ascii="MS Gothic" w:hAnsi="MS Gothic"/>
                     <w:sz w:val="18"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00027E7C" w:rsidRDefault="00027E7C" w:rsidP="00027E7C">
+    <w:p>
       <w:pPr>
+        <w:pStyle w:val="Normal"/>
         <w:tabs>
-          <w:tab w:val="left" w:pos="1573"/>
+          <w:tab w:val="clear" w:pos="720"/>
+          <w:tab w:val="left" w:pos="1573" w:leader="none"/>
         </w:tabs>
-        <w:spacing w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="1574" w:right="469" w:hanging="1416"/>
+        <w:spacing w:lineRule="auto" w:line="259"/>
+        <w:ind w:hanging="1416" w:start="1574" w:end="469"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="18"/>
         </w:rPr>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblW w:w="8303" w:type="dxa"/>
+        <w:jc w:val="start"/>
         <w:tblInd w:w="1545" w:type="dxa"/>
-        <w:tblBorders>
-[...4 lines deleted...]
-        </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
-          <w:left w:w="0" w:type="dxa"/>
-          <w:right w:w="0" w:type="dxa"/>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:start w:w="5" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+          <w:end w:w="5" w:type="dxa"/>
         </w:tblCellMar>
-        <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
+        <w:tblLook w:val="01e0" w:firstRow="1" w:noVBand="0" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2126"/>
-        <w:gridCol w:w="1984"/>
-        <w:gridCol w:w="4193"/>
+        <w:gridCol w:w="1983"/>
+        <w:gridCol w:w="4194"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00E6562D" w:rsidRPr="003C0154" w:rsidTr="0069756E">
+      <w:tr>
         <w:trPr>
-          <w:trHeight w:val="515"/>
+          <w:trHeight w:val="515" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8303" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="12" w:space="0" w:color="808080" w:themeColor="background1" w:themeShade="80"/>
-[...7 lines deleted...]
-          <w:p w:rsidR="00E6562D" w:rsidRDefault="00E6562D" w:rsidP="00E6562D">
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="808080"/>
+              <w:start w:val="dotted" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="808080"/>
+              <w:end w:val="dotted" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="FDE9D9" w:themeFill="accent6" w:themeFillTint="33" w:val="clear"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:tabs>
-                <w:tab w:val="left" w:pos="9639"/>
+                <w:tab w:val="clear" w:pos="720"/>
+                <w:tab w:val="left" w:pos="9639" w:leader="none"/>
               </w:tabs>
-              <w:spacing w:before="1" w:line="237" w:lineRule="exact"/>
-[...7 lines deleted...]
-            <w:r w:rsidRPr="00E6562D">
+              <w:spacing w:lineRule="exact" w:line="237" w:before="1" w:after="0"/>
+              <w:ind w:start="107" w:end="219"/>
+              <w:jc w:val="end"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">Ako postoje, navedite </w:t>
             </w:r>
-            <w:r w:rsidRPr="00E6562D">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:i/>
               </w:rPr>
               <w:t>(uz obrazloženje)</w:t>
             </w:r>
-            <w:r w:rsidRPr="00E6562D">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve"> zahtjeve standarda </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00E6562D" w:rsidRPr="00675C68" w:rsidRDefault="00E6562D" w:rsidP="00A52D66">
+          <w:p>
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:tabs>
-                <w:tab w:val="left" w:pos="9639"/>
+                <w:tab w:val="clear" w:pos="720"/>
+                <w:tab w:val="left" w:pos="9639" w:leader="none"/>
               </w:tabs>
-              <w:spacing w:before="1" w:line="237" w:lineRule="exact"/>
-[...40 lines deleted...]
-              <w:t>:</w:t>
+              <w:spacing w:lineRule="exact" w:line="237" w:before="1" w:after="0"/>
+              <w:ind w:start="107" w:end="219"/>
+              <w:jc w:val="end"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>koji nisu primjenjivi na opseg menadžment sistema:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FA0C41" w:rsidRPr="00643A4C" w:rsidTr="00FA0C41">
+      <w:tr>
         <w:trPr>
-          <w:trHeight w:val="504"/>
+          <w:trHeight w:val="504" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="12" w:space="0" w:color="808080" w:themeColor="background1" w:themeShade="80"/>
-[...7 lines deleted...]
-          <w:p w:rsidR="00FA0C41" w:rsidRPr="00E6562D" w:rsidRDefault="00FA0C41" w:rsidP="0069756E">
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="808080"/>
+              <w:start w:val="dotted" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="808080"/>
+              <w:end w:val="single" w:sz="12" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:themeFill="background1" w:val="clear"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:tabs>
-                <w:tab w:val="left" w:pos="9639"/>
+                <w:tab w:val="clear" w:pos="720"/>
+                <w:tab w:val="left" w:pos="9639" w:leader="none"/>
               </w:tabs>
-              <w:spacing w:line="237" w:lineRule="exact"/>
-              <w:ind w:left="107"/>
+              <w:spacing w:lineRule="exact" w:line="237"/>
+              <w:ind w:start="107"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
-[...31 lines deleted...]
-          <w:p w:rsidR="00FA0C41" w:rsidRPr="00E6562D" w:rsidRDefault="00FA0C41" w:rsidP="0069756E">
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Standard (i)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1983" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="808080"/>
+              <w:start w:val="single" w:sz="12" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="808080"/>
+              <w:end w:val="single" w:sz="12" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:themeFill="background1" w:val="clear"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:tabs>
-                <w:tab w:val="left" w:pos="9639"/>
+                <w:tab w:val="clear" w:pos="720"/>
+                <w:tab w:val="left" w:pos="9639" w:leader="none"/>
               </w:tabs>
-              <w:spacing w:line="237" w:lineRule="exact"/>
-              <w:ind w:left="107"/>
+              <w:spacing w:lineRule="exact" w:line="237"/>
+              <w:ind w:start="107"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
-[...38 lines deleted...]
-          <w:p w:rsidR="00FA0C41" w:rsidRPr="00E6562D" w:rsidRDefault="004A4497" w:rsidP="0069756E">
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Zahtjev (i) </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4194" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="808080"/>
+              <w:start w:val="single" w:sz="12" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="808080"/>
+              <w:end w:val="dotted" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:themeFill="background1" w:val="clear"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:tabs>
-                <w:tab w:val="left" w:pos="9639"/>
+                <w:tab w:val="clear" w:pos="720"/>
+                <w:tab w:val="left" w:pos="9639" w:leader="none"/>
               </w:tabs>
-              <w:spacing w:line="237" w:lineRule="exact"/>
-              <w:ind w:left="107"/>
+              <w:spacing w:lineRule="exact" w:line="237"/>
+              <w:ind w:start="107"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="004A4497">
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Obrazloženje</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FA0C41" w:rsidRPr="00643A4C" w:rsidTr="0069756E">
+      <w:tr>
         <w:trPr>
-          <w:trHeight w:val="504"/>
+          <w:trHeight w:val="504" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="12" w:space="0" w:color="808080" w:themeColor="background1" w:themeShade="80"/>
-[...6 lines deleted...]
-          <w:p w:rsidR="00FA0C41" w:rsidRDefault="00FA0C41" w:rsidP="0069756E">
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="808080"/>
+              <w:start w:val="dotted" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:end w:val="single" w:sz="12" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:themeFill="background1" w:val="clear"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:tabs>
-                <w:tab w:val="left" w:pos="9639"/>
+                <w:tab w:val="clear" w:pos="720"/>
+                <w:tab w:val="left" w:pos="9639" w:leader="none"/>
               </w:tabs>
-              <w:spacing w:line="237" w:lineRule="exact"/>
-              <w:ind w:left="107"/>
+              <w:spacing w:lineRule="exact" w:line="237"/>
+              <w:ind w:start="107"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
-[...16 lines deleted...]
-          <w:p w:rsidR="00FA0C41" w:rsidRDefault="00FA0C41" w:rsidP="0069756E">
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1983" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="808080"/>
+              <w:start w:val="single" w:sz="12" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:end w:val="single" w:sz="12" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:themeFill="background1" w:val="clear"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:tabs>
-                <w:tab w:val="left" w:pos="9639"/>
+                <w:tab w:val="clear" w:pos="720"/>
+                <w:tab w:val="left" w:pos="9639" w:leader="none"/>
               </w:tabs>
-              <w:spacing w:line="237" w:lineRule="exact"/>
-              <w:ind w:left="107"/>
+              <w:spacing w:lineRule="exact" w:line="237"/>
+              <w:ind w:start="107"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
-[...16 lines deleted...]
-          <w:p w:rsidR="00FA0C41" w:rsidRDefault="00FA0C41" w:rsidP="0069756E">
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4194" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="808080"/>
+              <w:start w:val="single" w:sz="12" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:end w:val="dotted" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:themeFill="background1" w:val="clear"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:tabs>
-                <w:tab w:val="left" w:pos="9639"/>
+                <w:tab w:val="clear" w:pos="720"/>
+                <w:tab w:val="left" w:pos="9639" w:leader="none"/>
               </w:tabs>
-              <w:spacing w:line="237" w:lineRule="exact"/>
-              <w:ind w:left="107"/>
+              <w:spacing w:lineRule="exact" w:line="237"/>
+              <w:ind w:start="107"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
-[...2 lines deleted...]
-            </w:pPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00E6562D" w:rsidRDefault="00E6562D" w:rsidP="00027E7C">
+    <w:p>
       <w:pPr>
+        <w:pStyle w:val="Normal"/>
         <w:tabs>
-          <w:tab w:val="left" w:pos="1573"/>
+          <w:tab w:val="clear" w:pos="720"/>
+          <w:tab w:val="left" w:pos="1573" w:leader="none"/>
         </w:tabs>
-        <w:spacing w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="1574" w:right="469" w:hanging="1416"/>
+        <w:spacing w:lineRule="auto" w:line="259"/>
+        <w:ind w:hanging="1416" w:start="1574" w:end="469"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="18"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...7 lines deleted...]
-        <w:jc w:val="both"/>
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="18"/>
         </w:rPr>
-      </w:pPr>
-      <w:r>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="720"/>
+          <w:tab w:val="left" w:pos="1573" w:leader="none"/>
+        </w:tabs>
+        <w:spacing w:lineRule="auto" w:line="259"/>
+        <w:ind w:hanging="1416" w:start="1574" w:end="469"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="18"/>
         </w:rPr>
-        <w:t>NAPOMENA:</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="18"/>
         </w:rPr>
+        <w:t>NAPOMENA:</w:t>
         <w:tab/>
-      </w:r>
-      <w:r>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="720"/>
+          <w:tab w:val="left" w:pos="1573" w:leader="none"/>
+        </w:tabs>
+        <w:spacing w:lineRule="auto" w:line="259"/>
+        <w:ind w:hanging="1416" w:start="1574" w:end="469"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="18"/>
         </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:color w:themeColor="accent6" w:themeShade="80" w:val="984806"/>
+          <w:sz w:val="16"/>
+        </w:rPr>
         <w:tab/>
+        <w:t>Upit za provjeru i sertifikaciju se ne popunjava za redovne nadzorne provjere. Izuzetak su tranzicije, migracije, izmjene u opsegu sertifikacije i transfer sertifikata u sklopu redovne nadzorne provjere.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E6562D" w:rsidRDefault="00FA0C41" w:rsidP="00027E7C">
+    <w:p>
       <w:pPr>
+        <w:pStyle w:val="Normal"/>
         <w:tabs>
-          <w:tab w:val="left" w:pos="1573"/>
+          <w:tab w:val="clear" w:pos="720"/>
+          <w:tab w:val="left" w:pos="1573" w:leader="none"/>
         </w:tabs>
-        <w:spacing w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="1574" w:right="469" w:hanging="1416"/>
+        <w:spacing w:lineRule="auto" w:line="259"/>
+        <w:ind w:hanging="1416" w:start="1574" w:end="469"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:i/>
-[...143 lines deleted...]
-        <w:rPr>
           <w:b/>
           <w:sz w:val="18"/>
         </w:rPr>
-      </w:pPr>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="00E6562D" w:rsidRDefault="00E6562D" w:rsidP="00027E7C">
+    <w:p>
       <w:pPr>
+        <w:pStyle w:val="Normal"/>
         <w:tabs>
-          <w:tab w:val="left" w:pos="1573"/>
+          <w:tab w:val="clear" w:pos="720"/>
+          <w:tab w:val="left" w:pos="1573" w:leader="none"/>
         </w:tabs>
-        <w:spacing w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="1574" w:right="469" w:hanging="1416"/>
+        <w:spacing w:lineRule="auto" w:line="259"/>
+        <w:ind w:hanging="1416" w:start="1574" w:end="469"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="18"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...7 lines deleted...]
-        <w:jc w:val="both"/>
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="18"/>
         </w:rPr>
-      </w:pPr>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="00FA0C41" w:rsidRDefault="00FA0C41" w:rsidP="00027E7C">
+    <w:p>
       <w:pPr>
+        <w:pStyle w:val="Normal"/>
         <w:tabs>
-          <w:tab w:val="left" w:pos="1573"/>
+          <w:tab w:val="clear" w:pos="720"/>
+          <w:tab w:val="left" w:pos="1573" w:leader="none"/>
         </w:tabs>
-        <w:spacing w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="1574" w:right="469" w:hanging="1416"/>
+        <w:spacing w:lineRule="auto" w:line="259"/>
+        <w:ind w:hanging="1416" w:start="1574" w:end="469"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="18"/>
         </w:rPr>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="720"/>
+          <w:tab w:val="left" w:pos="1573" w:leader="none"/>
+        </w:tabs>
+        <w:spacing w:lineRule="auto" w:line="259"/>
+        <w:ind w:hanging="1416" w:start="1574" w:end="469"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblW w:w="8310" w:type="dxa"/>
+        <w:jc w:val="start"/>
         <w:tblInd w:w="1545" w:type="dxa"/>
-        <w:tblBorders>
-[...4 lines deleted...]
-        </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
-          <w:left w:w="0" w:type="dxa"/>
-          <w:right w:w="0" w:type="dxa"/>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:start w:w="15" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+          <w:end w:w="15" w:type="dxa"/>
         </w:tblCellMar>
-        <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
+        <w:tblLook w:val="01e0" w:firstRow="1" w:noVBand="0" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1701"/>
-        <w:gridCol w:w="3379"/>
-        <w:gridCol w:w="23"/>
+        <w:gridCol w:w="3378"/>
+        <w:gridCol w:w="24"/>
         <w:gridCol w:w="708"/>
         <w:gridCol w:w="709"/>
         <w:gridCol w:w="741"/>
         <w:gridCol w:w="1049"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00FA0C41" w:rsidRPr="003C0154" w:rsidTr="003E7A2D">
+      <w:tr>
         <w:trPr>
-          <w:trHeight w:val="515"/>
+          <w:trHeight w:val="515" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
-              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="808080" w:themeColor="background1" w:themeShade="80"/>
-[...5 lines deleted...]
-          <w:p w:rsidR="00FA0C41" w:rsidRPr="00643A4C" w:rsidRDefault="00FA0C41" w:rsidP="0069756E">
+              <w:start w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="808080"/>
+              <w:end w:val="single" w:sz="12" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="365F91" w:themeFill="accent1" w:themeFillShade="bf" w:val="clear"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:tabs>
-                <w:tab w:val="left" w:pos="9639"/>
+                <w:tab w:val="clear" w:pos="720"/>
+                <w:tab w:val="left" w:pos="9639" w:leader="none"/>
               </w:tabs>
-              <w:spacing w:line="257" w:lineRule="exact"/>
-[...11 lines deleted...]
-                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+              <w:spacing w:lineRule="exact" w:line="257"/>
+              <w:ind w:start="107"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:b/>
+                <w:color w:themeColor="background1" w:val="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:b/>
+                <w:color w:themeColor="background1" w:val="FFFFFF"/>
               </w:rPr>
               <w:t>DIO 6.0.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6609" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
-              <w:left w:val="single" w:sz="12" w:space="0" w:color="808080" w:themeColor="background1" w:themeShade="80"/>
-[...5 lines deleted...]
-          <w:p w:rsidR="00FA0C41" w:rsidRPr="00643A4C" w:rsidRDefault="00A52D66" w:rsidP="0069756E">
+              <w:start w:val="single" w:sz="12" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="808080"/>
+              <w:end w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="365F91" w:themeFill="accent1" w:themeFillShade="bf" w:val="clear"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:tabs>
-                <w:tab w:val="left" w:pos="9639"/>
+                <w:tab w:val="clear" w:pos="720"/>
+                <w:tab w:val="left" w:pos="9639" w:leader="none"/>
               </w:tabs>
-              <w:spacing w:before="1" w:line="237" w:lineRule="exact"/>
-[...22 lines deleted...]
-              <w:t>ertifikacije</w:t>
+              <w:spacing w:lineRule="exact" w:line="237" w:before="1" w:after="0"/>
+              <w:ind w:start="107"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:b/>
+                <w:i/>
+                <w:color w:themeColor="background1" w:val="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:b/>
+                <w:color w:themeColor="background1" w:val="FFFFFF"/>
+              </w:rPr>
+              <w:t>Način provođenja sertifikacije</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FA0C41" w:rsidRPr="003C0154" w:rsidTr="003E7A2D">
+      <w:tr>
         <w:trPr>
-          <w:trHeight w:val="515"/>
+          <w:trHeight w:val="515" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5080" w:type="dxa"/>
+            <w:tcW w:w="5079" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="12" w:space="0" w:color="808080" w:themeColor="background1" w:themeShade="80"/>
-[...7 lines deleted...]
-          <w:p w:rsidR="00FA0C41" w:rsidRPr="00675C68" w:rsidRDefault="006549DA" w:rsidP="00A52D66">
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="808080"/>
+              <w:start w:val="dotted" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="808080"/>
+              <w:end w:val="dotted" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="FDE9D9" w:themeFill="accent6" w:themeFillTint="33" w:val="clear"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:tabs>
-                <w:tab w:val="left" w:pos="9639"/>
+                <w:tab w:val="clear" w:pos="720"/>
+                <w:tab w:val="left" w:pos="9639" w:leader="none"/>
               </w:tabs>
-              <w:spacing w:before="1" w:line="237" w:lineRule="exact"/>
-[...95 lines deleted...]
-            <w:tcW w:w="731" w:type="dxa"/>
+              <w:spacing w:lineRule="exact" w:line="237" w:before="1" w:after="0"/>
+              <w:ind w:start="107" w:end="219"/>
+              <w:jc w:val="end"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:i/>
+              </w:rPr>
+              <w:t>Je li vaš menadžment sistem ili dio menadžment sistema već sertificiran?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="732" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="12" w:space="0" w:color="808080" w:themeColor="background1" w:themeShade="80"/>
-[...7 lines deleted...]
-          <w:p w:rsidR="00FA0C41" w:rsidRPr="003E7A2D" w:rsidRDefault="00FA0C41" w:rsidP="003E7A2D">
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="808080"/>
+              <w:start w:val="dotted" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="808080"/>
+              <w:end w:val="dotted" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="FDE9D9" w:themeFill="accent6" w:themeFillTint="33" w:val="clear"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:tabs>
-                <w:tab w:val="left" w:pos="9639"/>
+                <w:tab w:val="clear" w:pos="720"/>
+                <w:tab w:val="left" w:pos="9639" w:leader="none"/>
               </w:tabs>
-              <w:spacing w:before="1" w:line="237" w:lineRule="exact"/>
-              <w:ind w:left="107" w:right="219"/>
+              <w:spacing w:lineRule="exact" w:line="237" w:before="1" w:after="0"/>
+              <w:ind w:start="107" w:end="219"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003E7A2D">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>DA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="12" w:space="0" w:color="808080" w:themeColor="background1" w:themeShade="80"/>
-[...7 lines deleted...]
-          <w:p w:rsidR="00FA0C41" w:rsidRPr="003E7A2D" w:rsidRDefault="00FA0C41" w:rsidP="003E7A2D">
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="808080"/>
+              <w:start w:val="dotted" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="808080"/>
+              <w:end w:val="dotted" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:themeFill="background1" w:val="clear"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:tabs>
-                <w:tab w:val="left" w:pos="9639"/>
+                <w:tab w:val="clear" w:pos="720"/>
+                <w:tab w:val="left" w:pos="9639" w:leader="none"/>
               </w:tabs>
-              <w:spacing w:before="1" w:line="237" w:lineRule="exact"/>
-              <w:ind w:left="107" w:right="219"/>
+              <w:spacing w:lineRule="exact" w:line="237" w:before="1" w:after="0"/>
+              <w:ind w:start="107" w:end="219"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:b/>
+                <w:i/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="741" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="12" w:space="0" w:color="808080" w:themeColor="background1" w:themeShade="80"/>
-[...7 lines deleted...]
-          <w:p w:rsidR="00FA0C41" w:rsidRPr="003E7A2D" w:rsidRDefault="00FA0C41" w:rsidP="003E7A2D">
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="808080"/>
+              <w:start w:val="dotted" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="808080"/>
+              <w:end w:val="dotted" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="FDE9D9" w:themeFill="accent6" w:themeFillTint="33" w:val="clear"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:tabs>
-                <w:tab w:val="left" w:pos="9639"/>
+                <w:tab w:val="clear" w:pos="720"/>
+                <w:tab w:val="left" w:pos="9639" w:leader="none"/>
               </w:tabs>
-              <w:spacing w:before="1" w:line="237" w:lineRule="exact"/>
-              <w:ind w:left="107" w:right="219"/>
+              <w:spacing w:lineRule="exact" w:line="237" w:before="1" w:after="0"/>
+              <w:ind w:start="107" w:end="219"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003E7A2D">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>NE</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1049" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="12" w:space="0" w:color="808080" w:themeColor="background1" w:themeShade="80"/>
-[...7 lines deleted...]
-          <w:p w:rsidR="00FA0C41" w:rsidRPr="00675C68" w:rsidRDefault="00FA0C41" w:rsidP="003E7A2D">
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="808080"/>
+              <w:start w:val="dotted" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="808080"/>
+              <w:end w:val="dotted" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:themeFill="background1" w:val="clear"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:tabs>
-                <w:tab w:val="left" w:pos="9639"/>
+                <w:tab w:val="clear" w:pos="720"/>
+                <w:tab w:val="left" w:pos="9639" w:leader="none"/>
               </w:tabs>
-              <w:spacing w:before="1" w:line="237" w:lineRule="exact"/>
-              <w:ind w:left="107" w:right="219"/>
+              <w:spacing w:lineRule="exact" w:line="237" w:before="1" w:after="0"/>
+              <w:ind w:start="107" w:end="219"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
-[...2 lines deleted...]
-            </w:pPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:i/>
+              </w:rPr>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FA0C41" w:rsidRPr="00643A4C" w:rsidTr="003E7A2D">
+      <w:tr>
         <w:trPr>
-          <w:trHeight w:val="504"/>
+          <w:trHeight w:val="504" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="12" w:space="0" w:color="808080" w:themeColor="background1" w:themeShade="80"/>
-[...7 lines deleted...]
-          <w:p w:rsidR="00FA0C41" w:rsidRPr="00E6562D" w:rsidRDefault="00FA0C41" w:rsidP="0069756E">
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="808080"/>
+              <w:start w:val="dotted" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="808080"/>
+              <w:end w:val="single" w:sz="12" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:themeFill="background1" w:val="clear"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:tabs>
-                <w:tab w:val="left" w:pos="9639"/>
+                <w:tab w:val="clear" w:pos="720"/>
+                <w:tab w:val="left" w:pos="9639" w:leader="none"/>
               </w:tabs>
-              <w:spacing w:line="237" w:lineRule="exact"/>
-              <w:ind w:left="107"/>
+              <w:spacing w:lineRule="exact" w:line="237"/>
+              <w:ind w:start="107"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>6.1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="12" w:space="0" w:color="808080" w:themeColor="background1" w:themeShade="80"/>
-[...7 lines deleted...]
-          <w:p w:rsidR="00FA0C41" w:rsidRPr="00E6562D" w:rsidRDefault="004A4497" w:rsidP="004A4497">
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="808080"/>
+              <w:start w:val="single" w:sz="12" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="808080"/>
+              <w:end w:val="dotted" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:themeFill="background1" w:val="clear"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:tabs>
-                <w:tab w:val="left" w:pos="9639"/>
+                <w:tab w:val="clear" w:pos="720"/>
+                <w:tab w:val="left" w:pos="9639" w:leader="none"/>
               </w:tabs>
-              <w:spacing w:line="237" w:lineRule="exact"/>
-[...39 lines deleted...]
-              <w:t>:</w:t>
+              <w:spacing w:lineRule="exact" w:line="237"/>
+              <w:ind w:start="107"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Navedite standard(e) po kojima ste sertificirani:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3207" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="12" w:space="0" w:color="808080" w:themeColor="background1" w:themeShade="80"/>
-[...7 lines deleted...]
-          <w:p w:rsidR="00FA0C41" w:rsidRPr="00E6562D" w:rsidRDefault="00FA0C41" w:rsidP="0069756E">
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="808080"/>
+              <w:start w:val="single" w:sz="12" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="808080"/>
+              <w:end w:val="dotted" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:themeFill="background1" w:val="clear"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:tabs>
-                <w:tab w:val="left" w:pos="9639"/>
+                <w:tab w:val="clear" w:pos="720"/>
+                <w:tab w:val="left" w:pos="9639" w:leader="none"/>
               </w:tabs>
-              <w:spacing w:line="237" w:lineRule="exact"/>
-              <w:ind w:left="107"/>
+              <w:spacing w:lineRule="exact" w:line="237"/>
+              <w:ind w:start="107"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
-[...2 lines deleted...]
-            </w:pPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FA0C41" w:rsidRPr="00643A4C" w:rsidTr="003E7A2D">
+      <w:tr>
         <w:trPr>
-          <w:trHeight w:val="504"/>
+          <w:trHeight w:val="504" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="12" w:space="0" w:color="808080" w:themeColor="background1" w:themeShade="80"/>
-[...7 lines deleted...]
-          <w:p w:rsidR="00FA0C41" w:rsidRDefault="00FA0C41" w:rsidP="0069756E">
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="808080"/>
+              <w:start w:val="dotted" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="808080"/>
+              <w:end w:val="single" w:sz="12" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:themeFill="background1" w:val="clear"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:tabs>
-                <w:tab w:val="left" w:pos="9639"/>
+                <w:tab w:val="clear" w:pos="720"/>
+                <w:tab w:val="left" w:pos="9639" w:leader="none"/>
               </w:tabs>
-              <w:spacing w:line="237" w:lineRule="exact"/>
-              <w:ind w:left="107"/>
+              <w:spacing w:lineRule="exact" w:line="237"/>
+              <w:ind w:start="107"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>6.2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="12" w:space="0" w:color="808080" w:themeColor="background1" w:themeShade="80"/>
-[...7 lines deleted...]
-          <w:p w:rsidR="00FA0C41" w:rsidRPr="00FA0C41" w:rsidRDefault="00A52D66" w:rsidP="00FA0C41">
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="808080"/>
+              <w:start w:val="single" w:sz="12" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="808080"/>
+              <w:end w:val="dotted" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:themeFill="background1" w:val="clear"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:tabs>
-                <w:tab w:val="left" w:pos="9639"/>
+                <w:tab w:val="clear" w:pos="720"/>
+                <w:tab w:val="left" w:pos="9639" w:leader="none"/>
               </w:tabs>
-              <w:spacing w:line="237" w:lineRule="exact"/>
-[...18 lines deleted...]
-              <w:t>ertifikacijskog tijela:</w:t>
+              <w:spacing w:lineRule="exact" w:line="237"/>
+              <w:ind w:start="107"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Naziv sertifikacijskog tijela:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3207" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="12" w:space="0" w:color="808080" w:themeColor="background1" w:themeShade="80"/>
-[...7 lines deleted...]
-          <w:p w:rsidR="00FA0C41" w:rsidRPr="00E6562D" w:rsidRDefault="00FA0C41" w:rsidP="0069756E">
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="808080"/>
+              <w:start w:val="single" w:sz="12" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="808080"/>
+              <w:end w:val="dotted" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:themeFill="background1" w:val="clear"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:tabs>
-                <w:tab w:val="left" w:pos="9639"/>
+                <w:tab w:val="clear" w:pos="720"/>
+                <w:tab w:val="left" w:pos="9639" w:leader="none"/>
               </w:tabs>
-              <w:spacing w:line="237" w:lineRule="exact"/>
-              <w:ind w:left="107"/>
+              <w:spacing w:lineRule="exact" w:line="237"/>
+              <w:ind w:start="107"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
-[...2 lines deleted...]
-            </w:pPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FA0C41" w:rsidRPr="00643A4C" w:rsidTr="003E7A2D">
+      <w:tr>
         <w:trPr>
-          <w:trHeight w:val="504"/>
+          <w:trHeight w:val="504" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="12" w:space="0" w:color="808080" w:themeColor="background1" w:themeShade="80"/>
-[...7 lines deleted...]
-          <w:p w:rsidR="00FA0C41" w:rsidRDefault="00FA0C41" w:rsidP="0069756E">
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="808080"/>
+              <w:start w:val="dotted" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="808080"/>
+              <w:end w:val="single" w:sz="12" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:themeFill="background1" w:val="clear"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:tabs>
-                <w:tab w:val="left" w:pos="9639"/>
+                <w:tab w:val="clear" w:pos="720"/>
+                <w:tab w:val="left" w:pos="9639" w:leader="none"/>
               </w:tabs>
-              <w:spacing w:line="237" w:lineRule="exact"/>
-              <w:ind w:left="107"/>
+              <w:spacing w:lineRule="exact" w:line="237"/>
+              <w:ind w:start="107"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>6.3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="12" w:space="0" w:color="808080" w:themeColor="background1" w:themeShade="80"/>
-[...7 lines deleted...]
-          <w:p w:rsidR="00FA0C41" w:rsidRPr="00FA0C41" w:rsidRDefault="00FA0C41" w:rsidP="00A52D66">
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="808080"/>
+              <w:start w:val="single" w:sz="12" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="808080"/>
+              <w:end w:val="dotted" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:themeFill="background1" w:val="clear"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:tabs>
-                <w:tab w:val="left" w:pos="9639"/>
+                <w:tab w:val="clear" w:pos="720"/>
+                <w:tab w:val="left" w:pos="9639" w:leader="none"/>
               </w:tabs>
-              <w:spacing w:line="237" w:lineRule="exact"/>
-[...25 lines deleted...]
-              <w:t>ertifikata:</w:t>
+              <w:spacing w:lineRule="exact" w:line="237"/>
+              <w:ind w:start="107"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Datum izdavanja sertifikata:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3207" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="12" w:space="0" w:color="808080" w:themeColor="background1" w:themeShade="80"/>
-[...7 lines deleted...]
-          <w:p w:rsidR="00FA0C41" w:rsidRPr="00E6562D" w:rsidRDefault="00FA0C41" w:rsidP="0069756E">
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="808080"/>
+              <w:start w:val="single" w:sz="12" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="808080"/>
+              <w:end w:val="dotted" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:themeFill="background1" w:val="clear"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:tabs>
-                <w:tab w:val="left" w:pos="9639"/>
+                <w:tab w:val="clear" w:pos="720"/>
+                <w:tab w:val="left" w:pos="9639" w:leader="none"/>
               </w:tabs>
-              <w:spacing w:line="237" w:lineRule="exact"/>
-              <w:ind w:left="107"/>
+              <w:spacing w:lineRule="exact" w:line="237"/>
+              <w:ind w:start="107"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
-[...2 lines deleted...]
-            </w:pPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FA0C41" w:rsidRPr="00643A4C" w:rsidTr="003E7A2D">
+      <w:tr>
         <w:trPr>
-          <w:trHeight w:val="504"/>
+          <w:trHeight w:val="504" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="12" w:space="0" w:color="808080" w:themeColor="background1" w:themeShade="80"/>
-[...6 lines deleted...]
-          <w:p w:rsidR="00FA0C41" w:rsidRDefault="00FA0C41" w:rsidP="0069756E">
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="808080"/>
+              <w:start w:val="dotted" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:end w:val="single" w:sz="12" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:themeFill="background1" w:val="clear"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:tabs>
-                <w:tab w:val="left" w:pos="9639"/>
+                <w:tab w:val="clear" w:pos="720"/>
+                <w:tab w:val="left" w:pos="9639" w:leader="none"/>
               </w:tabs>
-              <w:spacing w:line="237" w:lineRule="exact"/>
-              <w:ind w:left="107"/>
+              <w:spacing w:lineRule="exact" w:line="237"/>
+              <w:ind w:start="107"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>6.4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="12" w:space="0" w:color="808080" w:themeColor="background1" w:themeShade="80"/>
-[...6 lines deleted...]
-          <w:p w:rsidR="00FA0C41" w:rsidRPr="00FA0C41" w:rsidRDefault="00FA0C41" w:rsidP="00A52D66">
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="808080"/>
+              <w:start w:val="single" w:sz="12" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:end w:val="dotted" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:themeFill="background1" w:val="clear"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:tabs>
-                <w:tab w:val="left" w:pos="9639"/>
+                <w:tab w:val="clear" w:pos="720"/>
+                <w:tab w:val="left" w:pos="9639" w:leader="none"/>
               </w:tabs>
-              <w:spacing w:line="237" w:lineRule="exact"/>
-[...39 lines deleted...]
-              <w:t>ertifikata:</w:t>
+              <w:spacing w:lineRule="exact" w:line="237"/>
+              <w:ind w:start="107"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Datum istela (važenja) sertifikata:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3207" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="12" w:space="0" w:color="808080" w:themeColor="background1" w:themeShade="80"/>
-[...6 lines deleted...]
-          <w:p w:rsidR="00FA0C41" w:rsidRPr="00E6562D" w:rsidRDefault="00FA0C41" w:rsidP="0069756E">
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="808080"/>
+              <w:start w:val="single" w:sz="12" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:end w:val="dotted" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:themeFill="background1" w:val="clear"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:tabs>
-                <w:tab w:val="left" w:pos="9639"/>
+                <w:tab w:val="clear" w:pos="720"/>
+                <w:tab w:val="left" w:pos="9639" w:leader="none"/>
               </w:tabs>
-              <w:spacing w:line="237" w:lineRule="exact"/>
-              <w:ind w:left="107"/>
+              <w:spacing w:lineRule="exact" w:line="237"/>
+              <w:ind w:start="107"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
-[...2 lines deleted...]
-            </w:pPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00FA0C41" w:rsidRDefault="00FA0C41" w:rsidP="00027E7C">
+    <w:p>
       <w:pPr>
+        <w:pStyle w:val="Normal"/>
         <w:tabs>
-          <w:tab w:val="left" w:pos="1573"/>
+          <w:tab w:val="clear" w:pos="720"/>
+          <w:tab w:val="left" w:pos="1573" w:leader="none"/>
         </w:tabs>
-        <w:spacing w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="1574" w:right="469" w:hanging="1416"/>
+        <w:spacing w:lineRule="auto" w:line="259"/>
+        <w:ind w:hanging="1416" w:start="1574" w:end="469"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="18"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...7 lines deleted...]
-        <w:jc w:val="both"/>
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="18"/>
         </w:rPr>
-      </w:pPr>
-      <w:r>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="720"/>
+          <w:tab w:val="left" w:pos="1573" w:leader="none"/>
+        </w:tabs>
+        <w:spacing w:lineRule="auto" w:line="259"/>
+        <w:ind w:hanging="1416" w:start="1574" w:end="469"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="18"/>
         </w:rPr>
-        <w:t>NAPOMENA:</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="18"/>
         </w:rPr>
+        <w:t>NAPOMENA:</w:t>
         <w:tab/>
-      </w:r>
-      <w:r>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="720"/>
+          <w:tab w:val="left" w:pos="1573" w:leader="none"/>
+        </w:tabs>
+        <w:spacing w:lineRule="auto" w:line="259"/>
+        <w:ind w:hanging="1416" w:start="1574" w:end="469"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:i/>
+          <w:color w:themeColor="accent6" w:themeShade="80" w:val="984806"/>
+          <w:sz w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:color w:themeColor="accent6" w:themeShade="80" w:val="984806"/>
+          <w:sz w:val="16"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Ako je Vaš prethodni odgovor „DA“, obavezno je da uz ovaj upit priložite kopiju sertifikata sa svim annexima (ako postoje), kao i izvještaj s posljednje sporveden projvere/ocjene.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="720"/>
+          <w:tab w:val="left" w:pos="1573" w:leader="none"/>
+        </w:tabs>
+        <w:spacing w:lineRule="auto" w:line="259"/>
+        <w:ind w:hanging="1416" w:start="1574" w:end="469"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="18"/>
         </w:rPr>
-        <w:tab/>
-[...14 lines deleted...]
-        </w:rPr>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...142 lines deleted...]
-        <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="18"/>
         </w:rPr>
-      </w:pPr>
+      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblW w:w="8303" w:type="dxa"/>
+        <w:jc w:val="start"/>
         <w:tblInd w:w="1545" w:type="dxa"/>
-        <w:tblBorders>
-[...4 lines deleted...]
-        </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
-          <w:left w:w="0" w:type="dxa"/>
-          <w:right w:w="0" w:type="dxa"/>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:start w:w="15" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+          <w:end w:w="15" w:type="dxa"/>
         </w:tblCellMar>
-        <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
+        <w:tblLook w:val="01e0" w:firstRow="1" w:noVBand="0" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1701"/>
         <w:gridCol w:w="3402"/>
-        <w:gridCol w:w="800"/>
-[...2 lines deleted...]
-        <w:gridCol w:w="800"/>
+        <w:gridCol w:w="799"/>
+        <w:gridCol w:w="801"/>
+        <w:gridCol w:w="799"/>
+        <w:gridCol w:w="801"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00FA0C41" w:rsidRPr="003C0154" w:rsidTr="0069756E">
+      <w:tr>
         <w:trPr>
-          <w:trHeight w:val="515"/>
+          <w:trHeight w:val="515" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
-              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="808080" w:themeColor="background1" w:themeShade="80"/>
-[...5 lines deleted...]
-          <w:p w:rsidR="00FA0C41" w:rsidRPr="00643A4C" w:rsidRDefault="00FA0C41" w:rsidP="0069756E">
+              <w:start w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="808080"/>
+              <w:end w:val="single" w:sz="12" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="365F91" w:themeFill="accent1" w:themeFillShade="bf" w:val="clear"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:tabs>
-                <w:tab w:val="left" w:pos="9639"/>
+                <w:tab w:val="clear" w:pos="720"/>
+                <w:tab w:val="left" w:pos="9639" w:leader="none"/>
               </w:tabs>
-              <w:spacing w:line="257" w:lineRule="exact"/>
-[...11 lines deleted...]
-                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+              <w:spacing w:lineRule="exact" w:line="257"/>
+              <w:ind w:start="107"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:b/>
+                <w:color w:themeColor="background1" w:val="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:b/>
+                <w:color w:themeColor="background1" w:val="FFFFFF"/>
               </w:rPr>
               <w:t>DIO 7.0.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6602" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
-              <w:left w:val="single" w:sz="12" w:space="0" w:color="808080" w:themeColor="background1" w:themeShade="80"/>
-[...5 lines deleted...]
-          <w:p w:rsidR="00FA0C41" w:rsidRPr="00643A4C" w:rsidRDefault="00A52D66" w:rsidP="00A52D66">
+              <w:start w:val="single" w:sz="12" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="808080"/>
+              <w:end w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="365F91" w:themeFill="accent1" w:themeFillShade="bf" w:val="clear"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:tabs>
-                <w:tab w:val="left" w:pos="9639"/>
+                <w:tab w:val="clear" w:pos="720"/>
+                <w:tab w:val="left" w:pos="9639" w:leader="none"/>
               </w:tabs>
-              <w:spacing w:before="1" w:line="237" w:lineRule="exact"/>
-[...62 lines deleted...]
-              <w:t>?</w:t>
+              <w:spacing w:lineRule="exact" w:line="237" w:before="1" w:after="0"/>
+              <w:ind w:start="107"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:b/>
+                <w:i/>
+                <w:color w:themeColor="background1" w:val="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:b/>
+                <w:color w:themeColor="background1" w:val="FFFFFF"/>
+              </w:rPr>
+              <w:t>Način na koji ste implementirali zahtjeve menadžment sistema?</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FA0C41" w:rsidRPr="00643A4C" w:rsidTr="003E7A2D">
+      <w:tr>
         <w:trPr>
-          <w:trHeight w:val="504"/>
+          <w:trHeight w:val="504" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="12" w:space="0" w:color="808080" w:themeColor="background1" w:themeShade="80"/>
-[...7 lines deleted...]
-          <w:p w:rsidR="00FA0C41" w:rsidRPr="00E6562D" w:rsidRDefault="003E7A2D" w:rsidP="0069756E">
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="808080"/>
+              <w:start w:val="dotted" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="808080"/>
+              <w:end w:val="single" w:sz="12" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:themeFill="background1" w:val="clear"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:tabs>
-                <w:tab w:val="left" w:pos="9639"/>
+                <w:tab w:val="clear" w:pos="720"/>
+                <w:tab w:val="left" w:pos="9639" w:leader="none"/>
               </w:tabs>
-              <w:spacing w:line="237" w:lineRule="exact"/>
-              <w:ind w:left="107"/>
+              <w:spacing w:lineRule="exact" w:line="237"/>
+              <w:ind w:start="107"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
-[...15 lines deleted...]
-              <w:t>.1</w:t>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>7.1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="12" w:space="0" w:color="808080" w:themeColor="background1" w:themeShade="80"/>
-[...7 lines deleted...]
-          <w:p w:rsidR="00FA0C41" w:rsidRPr="00E6562D" w:rsidRDefault="003E7A2D" w:rsidP="0069756E">
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="808080"/>
+              <w:start w:val="single" w:sz="12" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="808080"/>
+              <w:end w:val="dotted" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:themeFill="background1" w:val="clear"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:tabs>
-                <w:tab w:val="left" w:pos="9639"/>
+                <w:tab w:val="clear" w:pos="720"/>
+                <w:tab w:val="left" w:pos="9639" w:leader="none"/>
               </w:tabs>
-              <w:spacing w:line="237" w:lineRule="exact"/>
-[...6 lines deleted...]
-            <w:r w:rsidRPr="003E7A2D">
+              <w:spacing w:lineRule="exact" w:line="237"/>
+              <w:ind w:start="107"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Samostalno;</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3200" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="12" w:space="0" w:color="808080" w:themeColor="background1" w:themeShade="80"/>
-[...7 lines deleted...]
-          <w:p w:rsidR="00FA0C41" w:rsidRPr="00E6562D" w:rsidRDefault="00FA0C41" w:rsidP="0069756E">
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="808080"/>
+              <w:start w:val="single" w:sz="12" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="808080"/>
+              <w:end w:val="dotted" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:themeFill="background1" w:val="clear"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:tabs>
-                <w:tab w:val="left" w:pos="9639"/>
+                <w:tab w:val="clear" w:pos="720"/>
+                <w:tab w:val="left" w:pos="9639" w:leader="none"/>
               </w:tabs>
-              <w:spacing w:line="237" w:lineRule="exact"/>
-              <w:ind w:left="107"/>
+              <w:spacing w:lineRule="exact" w:line="237"/>
+              <w:ind w:start="107"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
-[...2 lines deleted...]
-            </w:pPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FA0C41" w:rsidRPr="00643A4C" w:rsidTr="003E7A2D">
+      <w:tr>
         <w:trPr>
-          <w:trHeight w:val="504"/>
+          <w:trHeight w:val="504" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="12" w:space="0" w:color="808080" w:themeColor="background1" w:themeShade="80"/>
-[...7 lines deleted...]
-          <w:p w:rsidR="00FA0C41" w:rsidRDefault="003E7A2D" w:rsidP="003E7A2D">
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="808080"/>
+              <w:start w:val="dotted" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="808080"/>
+              <w:end w:val="single" w:sz="12" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:themeFill="background1" w:val="clear"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:tabs>
-                <w:tab w:val="left" w:pos="9639"/>
+                <w:tab w:val="clear" w:pos="720"/>
+                <w:tab w:val="left" w:pos="9639" w:leader="none"/>
               </w:tabs>
-              <w:spacing w:line="237" w:lineRule="exact"/>
-              <w:ind w:left="107"/>
+              <w:spacing w:lineRule="exact" w:line="237"/>
+              <w:ind w:start="107"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
-[...15 lines deleted...]
-              <w:t>2</w:t>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>7.2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="12" w:space="0" w:color="808080" w:themeColor="background1" w:themeShade="80"/>
-[...7 lines deleted...]
-          <w:p w:rsidR="003E7A2D" w:rsidRPr="003E7A2D" w:rsidRDefault="005576A3" w:rsidP="003E7A2D">
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="808080"/>
+              <w:start w:val="single" w:sz="12" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="808080"/>
+              <w:end w:val="dotted" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:themeFill="background1" w:val="clear"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:tabs>
-                <w:tab w:val="left" w:pos="9639"/>
+                <w:tab w:val="clear" w:pos="720"/>
+                <w:tab w:val="left" w:pos="9639" w:leader="none"/>
               </w:tabs>
-              <w:spacing w:line="237" w:lineRule="exact"/>
-[...35 lines deleted...]
-          <w:p w:rsidR="00FA0C41" w:rsidRPr="003E7A2D" w:rsidRDefault="003E7A2D" w:rsidP="005576A3">
+              <w:spacing w:lineRule="exact" w:line="237"/>
+              <w:ind w:start="107"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Uz pomoć konsultanta/savjetnika;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:tabs>
-                <w:tab w:val="left" w:pos="9639"/>
+                <w:tab w:val="clear" w:pos="720"/>
+                <w:tab w:val="left" w:pos="9639" w:leader="none"/>
               </w:tabs>
-              <w:spacing w:line="237" w:lineRule="exact"/>
-[...59 lines deleted...]
-              <w:t>):</w:t>
+              <w:spacing w:lineRule="exact" w:line="237"/>
+              <w:ind w:start="107"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:i/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:i/>
+                <w:color w:themeColor="accent6" w:themeShade="80" w:val="984806"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Molim Vas navedite ime i prezime konsultanta (ako je bio angažovan):</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3200" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="12" w:space="0" w:color="808080" w:themeColor="background1" w:themeShade="80"/>
-[...7 lines deleted...]
-          <w:p w:rsidR="00FA0C41" w:rsidRPr="00E6562D" w:rsidRDefault="00FA0C41" w:rsidP="0069756E">
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="808080"/>
+              <w:start w:val="single" w:sz="12" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="808080"/>
+              <w:end w:val="dotted" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:themeFill="background1" w:val="clear"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:tabs>
-                <w:tab w:val="left" w:pos="9639"/>
+                <w:tab w:val="clear" w:pos="720"/>
+                <w:tab w:val="left" w:pos="9639" w:leader="none"/>
               </w:tabs>
-              <w:spacing w:line="237" w:lineRule="exact"/>
-              <w:ind w:left="107"/>
+              <w:spacing w:lineRule="exact" w:line="237"/>
+              <w:ind w:start="107"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
-[...2 lines deleted...]
-            </w:pPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FA0C41" w:rsidRPr="00643A4C" w:rsidTr="003E7A2D">
+      <w:tr>
         <w:trPr>
-          <w:trHeight w:val="504"/>
+          <w:trHeight w:val="504" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="12" w:space="0" w:color="808080" w:themeColor="background1" w:themeShade="80"/>
-[...7 lines deleted...]
-          <w:p w:rsidR="00FA0C41" w:rsidRDefault="003E7A2D" w:rsidP="0069756E">
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="808080"/>
+              <w:start w:val="dotted" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="808080"/>
+              <w:end w:val="single" w:sz="12" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:themeFill="background1" w:val="clear"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:tabs>
-                <w:tab w:val="left" w:pos="9639"/>
+                <w:tab w:val="clear" w:pos="720"/>
+                <w:tab w:val="left" w:pos="9639" w:leader="none"/>
               </w:tabs>
-              <w:spacing w:line="237" w:lineRule="exact"/>
-              <w:ind w:left="107"/>
+              <w:spacing w:lineRule="exact" w:line="237"/>
+              <w:ind w:start="107"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
-[...15 lines deleted...]
-              <w:t>.3</w:t>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>7.3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="12" w:space="0" w:color="808080" w:themeColor="background1" w:themeShade="80"/>
-[...7 lines deleted...]
-          <w:p w:rsidR="00A52D66" w:rsidRDefault="003E7A2D" w:rsidP="00A52D66">
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="808080"/>
+              <w:start w:val="single" w:sz="12" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="808080"/>
+              <w:end w:val="dotted" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:themeFill="background1" w:val="clear"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:tabs>
-                <w:tab w:val="left" w:pos="9639"/>
+                <w:tab w:val="clear" w:pos="720"/>
+                <w:tab w:val="left" w:pos="9639" w:leader="none"/>
               </w:tabs>
-              <w:spacing w:line="237" w:lineRule="exact"/>
-[...42 lines deleted...]
-          <w:p w:rsidR="00FA0C41" w:rsidRPr="00FA0C41" w:rsidRDefault="003E7A2D" w:rsidP="00A52D66">
+              <w:spacing w:lineRule="exact" w:line="237"/>
+              <w:ind w:start="107"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum(e) od kada ste koristili usluge konsultanta/savjetnika </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:tabs>
-                <w:tab w:val="left" w:pos="9639"/>
+                <w:tab w:val="clear" w:pos="720"/>
+                <w:tab w:val="left" w:pos="9639" w:leader="none"/>
               </w:tabs>
-              <w:spacing w:line="237" w:lineRule="exact"/>
-[...31 lines deleted...]
-              <w:t>):</w:t>
+              <w:spacing w:lineRule="exact" w:line="237"/>
+              <w:ind w:start="107"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:i/>
+                <w:color w:themeColor="accent6" w:themeShade="80" w:val="984806"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>(ako je bio angažovan):</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3200" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="12" w:space="0" w:color="808080" w:themeColor="background1" w:themeShade="80"/>
-[...7 lines deleted...]
-          <w:p w:rsidR="00FA0C41" w:rsidRPr="00E6562D" w:rsidRDefault="00FA0C41" w:rsidP="0069756E">
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="808080"/>
+              <w:start w:val="single" w:sz="12" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="808080"/>
+              <w:end w:val="dotted" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:themeFill="background1" w:val="clear"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:tabs>
-                <w:tab w:val="left" w:pos="9639"/>
+                <w:tab w:val="clear" w:pos="720"/>
+                <w:tab w:val="left" w:pos="9639" w:leader="none"/>
               </w:tabs>
-              <w:spacing w:line="237" w:lineRule="exact"/>
-              <w:ind w:left="107"/>
+              <w:spacing w:lineRule="exact" w:line="237"/>
+              <w:ind w:start="107"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
-[...2 lines deleted...]
-            </w:pPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003E7A2D" w:rsidRPr="00643A4C" w:rsidTr="003E7A2D">
+      <w:tr>
         <w:trPr>
-          <w:trHeight w:val="504"/>
+          <w:trHeight w:val="504" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="12" w:space="0" w:color="808080" w:themeColor="background1" w:themeShade="80"/>
-[...6 lines deleted...]
-          <w:p w:rsidR="003E7A2D" w:rsidRDefault="003E7A2D" w:rsidP="003E7A2D">
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="808080"/>
+              <w:start w:val="dotted" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:end w:val="single" w:sz="12" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:themeFill="background1" w:val="clear"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:tabs>
-                <w:tab w:val="left" w:pos="9639"/>
+                <w:tab w:val="clear" w:pos="720"/>
+                <w:tab w:val="left" w:pos="9639" w:leader="none"/>
               </w:tabs>
-              <w:spacing w:line="237" w:lineRule="exact"/>
-              <w:ind w:left="107"/>
+              <w:spacing w:lineRule="exact" w:line="237"/>
+              <w:ind w:start="107"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>7.4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="12" w:space="0" w:color="808080" w:themeColor="background1" w:themeShade="80"/>
-[...6 lines deleted...]
-          <w:p w:rsidR="003E7A2D" w:rsidRPr="00FA0C41" w:rsidRDefault="003E7A2D" w:rsidP="00A52D66">
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="808080"/>
+              <w:start w:val="single" w:sz="12" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:end w:val="dotted" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:themeFill="background1" w:val="clear"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:tabs>
-                <w:tab w:val="left" w:pos="9639"/>
+                <w:tab w:val="clear" w:pos="720"/>
+                <w:tab w:val="left" w:pos="9639" w:leader="none"/>
               </w:tabs>
-              <w:spacing w:line="237" w:lineRule="exact"/>
-[...110 lines deleted...]
-          <w:p w:rsidR="003E7A2D" w:rsidRPr="003E7A2D" w:rsidRDefault="003E7A2D" w:rsidP="003E7A2D">
+              <w:spacing w:lineRule="exact" w:line="237"/>
+              <w:ind w:start="107"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Je li nakon pružene konsultantske usluge vaš sistem bio sertifikovan?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="799" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="808080"/>
+              <w:start w:val="single" w:sz="12" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:end w:val="dotted" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="FDE9D9" w:themeFill="accent6" w:themeFillTint="33" w:val="clear"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:tabs>
-                <w:tab w:val="left" w:pos="9639"/>
+                <w:tab w:val="clear" w:pos="720"/>
+                <w:tab w:val="left" w:pos="9639" w:leader="none"/>
               </w:tabs>
-              <w:spacing w:before="1" w:line="237" w:lineRule="exact"/>
-              <w:ind w:left="107" w:right="219"/>
+              <w:spacing w:lineRule="exact" w:line="237" w:before="1" w:after="0"/>
+              <w:ind w:start="107" w:end="219"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003E7A2D">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>DA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="800" w:type="dxa"/>
-[...8 lines deleted...]
-          <w:p w:rsidR="003E7A2D" w:rsidRPr="003E7A2D" w:rsidRDefault="003E7A2D" w:rsidP="003E7A2D">
+            <w:tcW w:w="801" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="808080"/>
+              <w:start w:val="single" w:sz="12" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:end w:val="dotted" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:themeFill="background1" w:val="clear"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:tabs>
-                <w:tab w:val="left" w:pos="9639"/>
+                <w:tab w:val="clear" w:pos="720"/>
+                <w:tab w:val="left" w:pos="9639" w:leader="none"/>
               </w:tabs>
-              <w:spacing w:before="1" w:line="237" w:lineRule="exact"/>
-              <w:ind w:left="107" w:right="219"/>
+              <w:spacing w:lineRule="exact" w:line="237" w:before="1" w:after="0"/>
+              <w:ind w:start="107" w:end="219"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-          </w:p>
-[...12 lines deleted...]
-          <w:p w:rsidR="003E7A2D" w:rsidRPr="003E7A2D" w:rsidRDefault="003E7A2D" w:rsidP="003E7A2D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:b/>
+                <w:i/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="799" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="808080"/>
+              <w:start w:val="single" w:sz="12" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:end w:val="dotted" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="FDE9D9" w:themeFill="accent6" w:themeFillTint="33" w:val="clear"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:tabs>
-                <w:tab w:val="left" w:pos="9639"/>
+                <w:tab w:val="clear" w:pos="720"/>
+                <w:tab w:val="left" w:pos="9639" w:leader="none"/>
               </w:tabs>
-              <w:spacing w:before="1" w:line="237" w:lineRule="exact"/>
-              <w:ind w:left="107" w:right="219"/>
+              <w:spacing w:lineRule="exact" w:line="237" w:before="1" w:after="0"/>
+              <w:ind w:start="107" w:end="219"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003E7A2D">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>NE</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="800" w:type="dxa"/>
-[...8 lines deleted...]
-          <w:p w:rsidR="003E7A2D" w:rsidRPr="00675C68" w:rsidRDefault="003E7A2D" w:rsidP="003E7A2D">
+            <w:tcW w:w="801" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="808080"/>
+              <w:start w:val="single" w:sz="12" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:end w:val="dotted" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:themeFill="background1" w:val="clear"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:tabs>
-                <w:tab w:val="left" w:pos="9639"/>
+                <w:tab w:val="clear" w:pos="720"/>
+                <w:tab w:val="left" w:pos="9639" w:leader="none"/>
               </w:tabs>
-              <w:spacing w:before="1" w:line="237" w:lineRule="exact"/>
-              <w:ind w:left="107" w:right="219"/>
+              <w:spacing w:lineRule="exact" w:line="237" w:before="1" w:after="0"/>
+              <w:ind w:start="107" w:end="219"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
-[...2 lines deleted...]
-            </w:pPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:i/>
+              </w:rPr>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00FA0C41" w:rsidRDefault="00FA0C41" w:rsidP="00027E7C">
+    <w:p>
       <w:pPr>
+        <w:pStyle w:val="Normal"/>
         <w:tabs>
-          <w:tab w:val="left" w:pos="1573"/>
+          <w:tab w:val="clear" w:pos="720"/>
+          <w:tab w:val="left" w:pos="1573" w:leader="none"/>
         </w:tabs>
-        <w:spacing w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="1574" w:right="469" w:hanging="1416"/>
+        <w:spacing w:lineRule="auto" w:line="259"/>
+        <w:ind w:hanging="1416" w:start="1574" w:end="469"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="18"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...7 lines deleted...]
-        <w:jc w:val="both"/>
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="18"/>
         </w:rPr>
-      </w:pPr>
-      <w:r>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="720"/>
+          <w:tab w:val="left" w:pos="1573" w:leader="none"/>
+        </w:tabs>
+        <w:spacing w:lineRule="auto" w:line="259"/>
+        <w:ind w:hanging="1416" w:start="1574" w:end="469"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="18"/>
         </w:rPr>
-        <w:t>NAPOMENA:</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="18"/>
         </w:rPr>
+        <w:t>NAPOMENA:</w:t>
         <w:tab/>
-      </w:r>
-[...4 lines deleted...]
-        </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003E7A2D" w:rsidRDefault="003E7A2D" w:rsidP="003E7A2D">
+    <w:p>
       <w:pPr>
+        <w:pStyle w:val="Normal"/>
         <w:tabs>
-          <w:tab w:val="left" w:pos="1573"/>
+          <w:tab w:val="clear" w:pos="720"/>
+          <w:tab w:val="left" w:pos="1573" w:leader="none"/>
         </w:tabs>
-        <w:spacing w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="1574" w:right="469" w:hanging="1416"/>
+        <w:spacing w:lineRule="auto" w:line="259"/>
+        <w:ind w:hanging="1416" w:start="1574" w:end="469"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:i/>
-          <w:color w:val="984806" w:themeColor="accent6" w:themeShade="80"/>
+          <w:color w:themeColor="accent6" w:themeShade="80" w:val="984806"/>
           <w:sz w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
-          <w:color w:val="984806" w:themeColor="accent6" w:themeShade="80"/>
+          <w:color w:themeColor="accent6" w:themeShade="80" w:val="984806"/>
           <w:sz w:val="16"/>
         </w:rPr>
         <w:tab/>
-      </w:r>
-      <w:r w:rsidRPr="003E7A2D">
+        <w:t>U svrhu poštivanja ICS-ove Politike nepristrasnosti, povjerljivosti i izbjegavanja sukoba interesa ICS-a, dužni smo osigurati da ista osoba ne vrši funkciju konsultanta/savjetnika i auditora.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="720"/>
+          <w:tab w:val="left" w:pos="1573" w:leader="none"/>
+        </w:tabs>
+        <w:spacing w:lineRule="auto" w:line="259"/>
+        <w:ind w:hanging="1416" w:start="1574" w:end="469"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:i/>
-          <w:color w:val="984806" w:themeColor="accent6" w:themeShade="80"/>
+          <w:color w:themeColor="accent6" w:themeShade="80" w:val="984806"/>
           <w:sz w:val="16"/>
         </w:rPr>
-        <w:t>U svrhu poštivanja ICS-ove Politike nepristra</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="005576A3">
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:i/>
-          <w:color w:val="984806" w:themeColor="accent6" w:themeShade="80"/>
+          <w:color w:themeColor="accent6" w:themeShade="80" w:val="984806"/>
           <w:sz w:val="16"/>
         </w:rPr>
-        <w:t>s</w:t>
-[...55 lines deleted...]
-      </w:pPr>
+      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblW w:w="8303" w:type="dxa"/>
+        <w:jc w:val="start"/>
         <w:tblInd w:w="1545" w:type="dxa"/>
-        <w:tblBorders>
-[...4 lines deleted...]
-        </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
-          <w:left w:w="0" w:type="dxa"/>
-          <w:right w:w="0" w:type="dxa"/>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:start w:w="15" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+          <w:end w:w="15" w:type="dxa"/>
         </w:tblCellMar>
-        <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
+        <w:tblLook w:val="01e0" w:firstRow="1" w:noVBand="0" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1701"/>
-        <w:gridCol w:w="2268"/>
-        <w:gridCol w:w="1842"/>
+        <w:gridCol w:w="2267"/>
+        <w:gridCol w:w="1843"/>
         <w:gridCol w:w="2492"/>
       </w:tblGrid>
-      <w:tr w:rsidR="003E7A2D" w:rsidRPr="003C0154" w:rsidTr="003E7A2D">
+      <w:tr>
         <w:trPr>
-          <w:trHeight w:val="515"/>
+          <w:trHeight w:val="515" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
-              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="808080" w:themeColor="background1" w:themeShade="80"/>
-[...5 lines deleted...]
-          <w:p w:rsidR="003E7A2D" w:rsidRPr="00643A4C" w:rsidRDefault="003E7A2D" w:rsidP="0069756E">
+              <w:start w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="808080"/>
+              <w:end w:val="single" w:sz="12" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="4F6228" w:themeFill="accent3" w:themeFillShade="80" w:val="clear"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:tabs>
-                <w:tab w:val="left" w:pos="9639"/>
+                <w:tab w:val="clear" w:pos="720"/>
+                <w:tab w:val="left" w:pos="9639" w:leader="none"/>
               </w:tabs>
-              <w:spacing w:line="257" w:lineRule="exact"/>
-[...11 lines deleted...]
-                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+              <w:spacing w:lineRule="exact" w:line="257"/>
+              <w:ind w:start="107"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:b/>
+                <w:color w:themeColor="background1" w:val="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:b/>
+                <w:color w:themeColor="background1" w:val="FFFFFF"/>
               </w:rPr>
               <w:t>DIO 7.0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6602" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
-              <w:left w:val="single" w:sz="12" w:space="0" w:color="808080" w:themeColor="background1" w:themeShade="80"/>
-[...5 lines deleted...]
-          <w:p w:rsidR="003E7A2D" w:rsidRPr="00643A4C" w:rsidRDefault="003E7A2D" w:rsidP="009869A3">
+              <w:start w:val="single" w:sz="12" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="808080"/>
+              <w:end w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="4F6228" w:themeFill="accent3" w:themeFillShade="80" w:val="clear"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:tabs>
-                <w:tab w:val="left" w:pos="9639"/>
+                <w:tab w:val="clear" w:pos="720"/>
+                <w:tab w:val="left" w:pos="9639" w:leader="none"/>
               </w:tabs>
-              <w:spacing w:before="1" w:line="237" w:lineRule="exact"/>
-[...12 lines deleted...]
-                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+              <w:spacing w:lineRule="exact" w:line="237" w:before="1" w:after="0"/>
+              <w:ind w:start="107"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:b/>
+                <w:i/>
+                <w:color w:themeColor="background1" w:val="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:b/>
+                <w:color w:themeColor="background1" w:val="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve">DATUMI </w:t>
             </w:r>
-            <w:r w:rsidR="0069756E" w:rsidRPr="0069756E">
-[...37 lines deleted...]
-              <w:t>)</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:i/>
+                <w:color w:themeColor="background1" w:val="FFFFFF"/>
+              </w:rPr>
+              <w:t>(datum željenog termina za sertificiranje)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003E7A2D" w:rsidRPr="00643A4C" w:rsidTr="003E7A2D">
+      <w:tr>
         <w:trPr>
-          <w:trHeight w:val="504"/>
+          <w:trHeight w:val="504" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="12" w:space="0" w:color="808080" w:themeColor="background1" w:themeShade="80"/>
-[...7 lines deleted...]
-          <w:p w:rsidR="003E7A2D" w:rsidRPr="00643A4C" w:rsidRDefault="003E7A2D" w:rsidP="0069756E">
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="808080"/>
+              <w:start w:val="dotted" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="808080"/>
+              <w:end w:val="single" w:sz="12" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33" w:val="clear"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:tabs>
-                <w:tab w:val="left" w:pos="9639"/>
+                <w:tab w:val="clear" w:pos="720"/>
+                <w:tab w:val="left" w:pos="9639" w:leader="none"/>
               </w:tabs>
-              <w:spacing w:line="237" w:lineRule="exact"/>
-              <w:ind w:left="107"/>
+              <w:spacing w:lineRule="exact" w:line="237"/>
+              <w:ind w:start="107"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:i/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:i/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Dan:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2268" w:type="dxa"/>
-[...9 lines deleted...]
-          <w:p w:rsidR="003E7A2D" w:rsidRPr="00643A4C" w:rsidRDefault="003E7A2D" w:rsidP="0069756E">
+            <w:tcW w:w="2267" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="808080"/>
+              <w:start w:val="single" w:sz="12" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="808080"/>
+              <w:end w:val="single" w:sz="12" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33" w:val="clear"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:tabs>
-                <w:tab w:val="left" w:pos="9639"/>
+                <w:tab w:val="clear" w:pos="720"/>
+                <w:tab w:val="left" w:pos="9639" w:leader="none"/>
               </w:tabs>
-              <w:spacing w:line="237" w:lineRule="exact"/>
-              <w:ind w:left="107"/>
+              <w:spacing w:lineRule="exact" w:line="237"/>
+              <w:ind w:start="107"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:i/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:i/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Mjesec</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1842" w:type="dxa"/>
-[...9 lines deleted...]
-          <w:p w:rsidR="003E7A2D" w:rsidRPr="00643A4C" w:rsidRDefault="003E7A2D" w:rsidP="0069756E">
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="808080"/>
+              <w:start w:val="single" w:sz="12" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="808080"/>
+              <w:end w:val="single" w:sz="12" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33" w:val="clear"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:tabs>
-                <w:tab w:val="left" w:pos="9639"/>
+                <w:tab w:val="clear" w:pos="720"/>
+                <w:tab w:val="left" w:pos="9639" w:leader="none"/>
               </w:tabs>
-              <w:spacing w:line="237" w:lineRule="exact"/>
-              <w:ind w:left="107"/>
+              <w:spacing w:lineRule="exact" w:line="237"/>
+              <w:ind w:start="107"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:i/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:i/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Godina</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2492" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="12" w:space="0" w:color="808080" w:themeColor="background1" w:themeShade="80"/>
-[...7 lines deleted...]
-          <w:p w:rsidR="003E7A2D" w:rsidRPr="00643A4C" w:rsidRDefault="003E7A2D" w:rsidP="0069756E">
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="808080"/>
+              <w:start w:val="single" w:sz="12" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="808080"/>
+              <w:end w:val="dotted" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33" w:val="clear"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:tabs>
-                <w:tab w:val="left" w:pos="9639"/>
+                <w:tab w:val="clear" w:pos="720"/>
+                <w:tab w:val="left" w:pos="9639" w:leader="none"/>
               </w:tabs>
-              <w:spacing w:line="237" w:lineRule="exact"/>
-              <w:ind w:left="107"/>
+              <w:spacing w:lineRule="exact" w:line="237"/>
+              <w:ind w:start="107"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
-[...4 lines deleted...]
-            <w:r w:rsidRPr="00643A4C">
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:i/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:i/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Ostalo:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003E7A2D" w:rsidRPr="00643A4C" w:rsidTr="003E7A2D">
+      <w:tr>
         <w:trPr>
-          <w:trHeight w:val="504"/>
+          <w:trHeight w:val="504" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="12" w:space="0" w:color="808080" w:themeColor="background1" w:themeShade="80"/>
-[...6 lines deleted...]
-          <w:p w:rsidR="003E7A2D" w:rsidRDefault="003E7A2D" w:rsidP="0069756E">
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="808080"/>
+              <w:start w:val="dotted" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:end w:val="single" w:sz="12" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:themeFill="background1" w:val="clear"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:tabs>
-                <w:tab w:val="left" w:pos="9639"/>
+                <w:tab w:val="clear" w:pos="720"/>
+                <w:tab w:val="left" w:pos="9639" w:leader="none"/>
               </w:tabs>
-              <w:spacing w:line="237" w:lineRule="exact"/>
-              <w:ind w:left="107"/>
+              <w:spacing w:lineRule="exact" w:line="237"/>
+              <w:ind w:start="107"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
-[...17 lines deleted...]
-          <w:p w:rsidR="003E7A2D" w:rsidRDefault="003E7A2D" w:rsidP="0069756E">
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:i/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:i/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2267" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="808080"/>
+              <w:start w:val="single" w:sz="12" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:end w:val="single" w:sz="12" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:themeFill="background1" w:val="clear"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:tabs>
-                <w:tab w:val="left" w:pos="9639"/>
+                <w:tab w:val="clear" w:pos="720"/>
+                <w:tab w:val="left" w:pos="9639" w:leader="none"/>
               </w:tabs>
-              <w:spacing w:line="237" w:lineRule="exact"/>
-              <w:ind w:left="107"/>
+              <w:spacing w:lineRule="exact" w:line="237"/>
+              <w:ind w:start="107"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
-[...17 lines deleted...]
-          <w:p w:rsidR="003E7A2D" w:rsidRDefault="003E7A2D" w:rsidP="0069756E">
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:i/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:i/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="808080"/>
+              <w:start w:val="single" w:sz="12" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:end w:val="single" w:sz="12" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:themeFill="background1" w:val="clear"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:tabs>
-                <w:tab w:val="left" w:pos="9639"/>
+                <w:tab w:val="clear" w:pos="720"/>
+                <w:tab w:val="left" w:pos="9639" w:leader="none"/>
               </w:tabs>
-              <w:spacing w:line="237" w:lineRule="exact"/>
-              <w:ind w:left="107"/>
+              <w:spacing w:lineRule="exact" w:line="237"/>
+              <w:ind w:start="107"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
-[...3 lines deleted...]
-            </w:pPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:i/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:i/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2492" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="12" w:space="0" w:color="808080" w:themeColor="background1" w:themeShade="80"/>
-[...6 lines deleted...]
-          <w:p w:rsidR="003E7A2D" w:rsidRPr="00643A4C" w:rsidRDefault="003E7A2D" w:rsidP="0069756E">
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="808080"/>
+              <w:start w:val="single" w:sz="12" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:end w:val="dotted" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:themeFill="background1" w:val="clear"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:tabs>
-                <w:tab w:val="left" w:pos="9639"/>
+                <w:tab w:val="clear" w:pos="720"/>
+                <w:tab w:val="left" w:pos="9639" w:leader="none"/>
               </w:tabs>
-              <w:spacing w:line="237" w:lineRule="exact"/>
-              <w:ind w:left="107"/>
+              <w:spacing w:lineRule="exact" w:line="237"/>
+              <w:ind w:start="107"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
-[...3 lines deleted...]
-            </w:pPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:i/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:i/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="0069756E" w:rsidRDefault="0069756E">
+    <w:p>
       <w:pPr>
-        <w:spacing w:before="100"/>
-        <w:ind w:left="158"/>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:before="100" w:after="0"/>
+        <w:ind w:start="158"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="002E0FB6" w:rsidRDefault="007347B5">
+    <w:p>
       <w:pPr>
-        <w:spacing w:before="100"/>
-        <w:ind w:left="158"/>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:before="100" w:after="0"/>
+        <w:ind w:start="158"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Molimo</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>popuniti:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002E0FB6" w:rsidRDefault="002E0FB6">
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="3" w:after="1"/>
         <w:rPr>
           <w:b/>
-          <w:i w:val="0"/>
+          <w:i w:val="false"/>
           <w:sz w:val="15"/>
         </w:rPr>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:sz w:val="15"/>
+        </w:rPr>
+      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblW w:w="8291" w:type="dxa"/>
+        <w:jc w:val="start"/>
         <w:tblInd w:w="1555" w:type="dxa"/>
-        <w:tblBorders>
-[...6 lines deleted...]
-        </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
-          <w:left w:w="0" w:type="dxa"/>
-          <w:right w:w="0" w:type="dxa"/>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:start w:w="5" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+          <w:end w:w="5" w:type="dxa"/>
         </w:tblCellMar>
-        <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
+        <w:tblLook w:val="01e0" w:firstRow="1" w:noVBand="0" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1701"/>
-        <w:gridCol w:w="2268"/>
-        <w:gridCol w:w="1901"/>
+        <w:gridCol w:w="2267"/>
+        <w:gridCol w:w="1902"/>
         <w:gridCol w:w="2421"/>
       </w:tblGrid>
-      <w:tr w:rsidR="002E0FB6" w:rsidTr="0069756E">
+      <w:tr>
         <w:trPr>
-          <w:trHeight w:val="568"/>
+          <w:trHeight w:val="568" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="4F6228" w:themeFill="accent3" w:themeFillShade="80"/>
-[...14 lines deleted...]
-                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:start w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:end w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="4F6228" w:themeFill="accent3" w:themeFillShade="80" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="155" w:after="0"/>
+              <w:ind w:start="107"/>
+              <w:rPr>
+                <w:b/>
+                <w:color w:themeColor="background1" w:val="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:themeColor="background1" w:val="FFFFFF"/>
               </w:rPr>
               <w:t>Ime i</w:t>
             </w:r>
-            <w:r w:rsidRPr="0069756E">
-[...2 lines deleted...]
-                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:themeColor="background1" w:val="FFFFFF"/>
                 <w:spacing w:val="-1"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="0069756E">
-[...2 lines deleted...]
-                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:themeColor="background1" w:val="FFFFFF"/>
               </w:rPr>
               <w:t>prezime:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2268" w:type="dxa"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman"/>
+            <w:tcW w:w="2267" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:start w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:end w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-          </w:p>
-[...19 lines deleted...]
-                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1902" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:start w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:end w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="4F6228" w:themeFill="accent3" w:themeFillShade="80" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="26" w:after="0"/>
+              <w:ind w:start="108" w:end="193"/>
+              <w:rPr>
+                <w:b/>
+                <w:color w:themeColor="background1" w:val="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:themeColor="background1" w:val="FFFFFF"/>
               </w:rPr>
               <w:t>Pozicija u</w:t>
             </w:r>
-            <w:r w:rsidRPr="0069756E">
-[...2 lines deleted...]
-                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:themeColor="background1" w:val="FFFFFF"/>
                 <w:spacing w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="0069756E">
-[...2 lines deleted...]
-                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:themeColor="background1" w:val="FFFFFF"/>
               </w:rPr>
               <w:t>organizaciji:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2421" w:type="dxa"/>
-          </w:tcPr>
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:start w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:end w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002E0FB6" w:rsidTr="0069756E">
+      <w:tr>
         <w:trPr>
-          <w:trHeight w:val="566"/>
+          <w:trHeight w:val="566" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="4F6228" w:themeFill="accent3" w:themeFillShade="80"/>
-[...14 lines deleted...]
-                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:start w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:end w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="4F6228" w:themeFill="accent3" w:themeFillShade="80" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="153" w:after="0"/>
+              <w:ind w:start="107"/>
+              <w:rPr>
+                <w:b/>
+                <w:color w:themeColor="background1" w:val="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:themeColor="background1" w:val="FFFFFF"/>
               </w:rPr>
               <w:t>Potpis:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2268" w:type="dxa"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman"/>
+            <w:tcW w:w="2267" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:start w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:end w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-          </w:p>
-[...19 lines deleted...]
-                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1902" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:start w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:end w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="4F6228" w:themeFill="accent3" w:themeFillShade="80" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="153" w:after="0"/>
+              <w:ind w:start="108"/>
+              <w:rPr>
+                <w:b/>
+                <w:color w:themeColor="background1" w:val="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:themeColor="background1" w:val="FFFFFF"/>
               </w:rPr>
               <w:t>Datum:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2421" w:type="dxa"/>
-          </w:tcPr>
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:start w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:end w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="0069756E" w:rsidRDefault="0069756E" w:rsidP="0069756E">
+    <w:p>
       <w:pPr>
+        <w:pStyle w:val="Normal"/>
         <w:tabs>
-          <w:tab w:val="left" w:pos="1573"/>
+          <w:tab w:val="clear" w:pos="720"/>
+          <w:tab w:val="left" w:pos="1573" w:leader="none"/>
         </w:tabs>
-        <w:spacing w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="1574" w:right="469" w:hanging="1416"/>
+        <w:spacing w:lineRule="auto" w:line="259"/>
+        <w:ind w:hanging="1416" w:start="1574" w:end="469"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="18"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...13 lines deleted...]
-      </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="18"/>
         </w:rPr>
-        <w:t>NAPOMENA:</w:t>
-      </w:r>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="720"/>
+          <w:tab w:val="left" w:pos="1573" w:leader="none"/>
+        </w:tabs>
+        <w:spacing w:lineRule="auto" w:line="259"/>
+        <w:ind w:hanging="1416" w:start="1574" w:end="469"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:i/>
+          <w:color w:themeColor="accent6" w:themeShade="80" w:val="984806"/>
+          <w:sz w:val="16"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="18"/>
         </w:rPr>
+        <w:t>NAPOMENA:</w:t>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="007347B5" w:rsidRPr="0069756E">
+      <w:r>
         <w:rPr>
           <w:i/>
-          <w:color w:val="984806" w:themeColor="accent6" w:themeShade="80"/>
+          <w:color w:themeColor="accent6" w:themeShade="80" w:val="984806"/>
           <w:sz w:val="16"/>
         </w:rPr>
-        <w:t>Gore navedene informacije upotrij</w:t>
-[...31 lines deleted...]
-        <w:t>čne ili nepotpune.</w:t>
+        <w:t>Gore navedene informacije upotrijebit će se za izradu ponude za sertifikacijske usluge. Ponuda u potpunosti zavisi od navedenih podataka, zato zadržavamo pravo izmjene i dopune ponude u slučaju da su informacije netačne ili nepotpune.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002E0FB6" w:rsidRDefault="002E0FB6">
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="006549DA" w:rsidRDefault="006549DA" w:rsidP="0069756E">
+    <w:p>
       <w:pPr>
-        <w:spacing w:before="179"/>
-        <w:ind w:left="235"/>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:before="179" w:after="0"/>
+        <w:ind w:start="235"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:before="179" w:after="0"/>
+        <w:ind w:start="235"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+        </w:rPr>
       </w:pPr>
-    </w:p>
-[...3 lines deleted...]
-        <w:ind w:left="235"/>
+      <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
-      </w:pPr>
-[...5 lines deleted...]
-        </w:rPr>
         <w:t>Podnosilac</w:t>
       </w:r>
-      <w:r w:rsidRPr="003C0154">
+      <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:b/>
           <w:spacing w:val="-4"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve"> ovog </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>zahtjeva</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:b/>
           <w:spacing w:val="-4"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">ovog </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="003C0154">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
-          <w:b/>
+          <w:i/>
+          <w:spacing w:val="-4"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t>zahtjeva</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="003C0154">
+        <w:t>(Upita za ponudu)</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:b/>
           <w:spacing w:val="-4"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="006549DA">
-[...35 lines deleted...]
-      <w:r w:rsidRPr="003C0154">
+      <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>ovim</w:t>
       </w:r>
-      <w:r w:rsidRPr="003C0154">
+      <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:b/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="003C0154">
+      <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>izjavljuje:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0069756E" w:rsidRPr="003C0154" w:rsidRDefault="0069756E" w:rsidP="0069756E">
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
-        <w:spacing w:before="2"/>
+        <w:spacing w:before="2" w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:sz w:val="23"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:b/>
-          <w:i w:val="0"/>
+          <w:i w:val="false"/>
           <w:sz w:val="23"/>
         </w:rPr>
-      </w:pPr>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="00BC5F3B" w:rsidRPr="00BC5F3B" w:rsidRDefault="0069756E" w:rsidP="005576A3">
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="6"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-        <w:autoSpaceDE/>
-[...1 lines deleted...]
-        <w:ind w:left="1439" w:right="1615" w:hanging="588"/>
+        <w:ind w:hanging="588" w:start="1439" w:end="1615"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BC5F3B">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cs="Times New Roman"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="bs-Latn-BA" w:eastAsia="bs-Latn-BA"/>
-[...25 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cs="Times New Roman"/>
+          <w:lang w:val="bs-BA" w:eastAsia="bs-BA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">da je upoznat s odredbama i da u potpunosti prihvaća sve klauzule dokumenta </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="bs-Latn-BA" w:eastAsia="bs-Latn-BA"/>
-[...7 lines deleted...]
-          <w:bCs/>
+          <w:lang w:val="bs-BA" w:eastAsia="bs-BA"/>
+        </w:rPr>
+        <w:t>„Pravilnik sertifikacije sistema upravljanja“ (oznaka: ICS PRA-02)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="bs-Latn-BA" w:eastAsia="bs-Latn-BA"/>
-[...21 lines deleted...]
-          <w:lang w:val="bs-Latn-BA" w:eastAsia="bs-Latn-BA"/>
+          <w:lang w:val="bs-BA" w:eastAsia="bs-BA"/>
         </w:rPr>
         <w:t xml:space="preserve">, dostupnog na web stranici </w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:tgtFrame="_new" w:history="1">
-        <w:r w:rsidRPr="00BC5F3B">
+      <w:hyperlink r:id="rId2" w:tgtFrame="_new">
+        <w:r>
           <w:rPr>
-            <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cs="Times New Roman"/>
+            <w:rStyle w:val="Style9"/>
+            <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
             <w:i/>
             <w:color w:val="0000FF"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
-            <w:lang w:val="bs-Latn-BA" w:eastAsia="bs-Latn-BA"/>
+            <w:lang w:val="bs-BA" w:eastAsia="bs-BA"/>
           </w:rPr>
           <w:t>www.ics-norm.com</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00BC5F3B">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cs="Times New Roman"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="bs-Latn-BA" w:eastAsia="bs-Latn-BA"/>
+          <w:lang w:val="bs-BA" w:eastAsia="bs-BA"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BC5F3B" w:rsidRPr="00BC5F3B" w:rsidRDefault="0069756E" w:rsidP="005576A3">
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="6"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-        <w:autoSpaceDE/>
-[...1 lines deleted...]
-        <w:ind w:left="1439" w:right="1615" w:hanging="588"/>
+        <w:ind w:hanging="588" w:start="1439" w:end="1615"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BC5F3B">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cs="Times New Roman"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="bs-Latn-BA" w:eastAsia="bs-Latn-BA"/>
-[...21 lines deleted...]
-        <w:t>ertifikacije;</w:t>
+          <w:lang w:val="bs-BA" w:eastAsia="bs-BA"/>
+        </w:rPr>
+        <w:t>da će dostaviti sve potrebne dodatne informacije i dokumentaciju u skladu sa zahtjevima procesa sertifikacije;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BC5F3B" w:rsidRPr="00BC5F3B" w:rsidRDefault="0069756E" w:rsidP="005576A3">
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="6"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-        <w:autoSpaceDE/>
-[...1 lines deleted...]
-        <w:ind w:left="1439" w:right="1615" w:hanging="588"/>
+        <w:ind w:hanging="588" w:start="1439" w:end="1615"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BC5F3B">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cs="Times New Roman"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="bs-Latn-BA" w:eastAsia="bs-Latn-BA"/>
-[...61 lines deleted...]
-        <w:t>, u skladu s ponudom dostavljenom od ICS-a;</w:t>
+          <w:lang w:val="bs-BA" w:eastAsia="bs-BA"/>
+        </w:rPr>
+        <w:t>da prihvaća obavezu plaćanja svih troškova, neovisno o ishodu provjere, u skladu s ponudom dostavljenom od ICS-a;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BC5F3B" w:rsidRPr="00BC5F3B" w:rsidRDefault="0069756E" w:rsidP="005576A3">
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="6"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-        <w:autoSpaceDE/>
-[...1 lines deleted...]
-        <w:ind w:left="1439" w:right="1615" w:hanging="588"/>
+        <w:ind w:hanging="588" w:start="1439" w:end="1615"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BC5F3B">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cs="Times New Roman"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="bs-Latn-BA" w:eastAsia="bs-Latn-BA"/>
-[...41 lines deleted...]
-        <w:t>ertifikacijskih aktivnosti,</w:t>
+          <w:lang w:val="bs-BA" w:eastAsia="bs-BA"/>
+        </w:rPr>
+        <w:t>da će, na zahtjev ICS-a, omogućiti prisustvo predstavnika akreditacijskog tijela tokom realizacije sertifikacijskih aktivnosti,</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002E0FB6" w:rsidRDefault="00EE3787">
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
-        <w:spacing w:before="10"/>
-[...1 lines deleted...]
-          <w:i w:val="0"/>
+        <w:spacing w:before="10" w:after="0"/>
+        <w:rPr>
+          <w:i w:val="false"/>
           <w:sz w:val="11"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:noProof/>
-          <w:lang w:val="bs-Latn-BA" w:eastAsia="bs-Latn-BA"/>
+          <w:i w:val="false"/>
+          <w:sz w:val="11"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wpg">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="487597056" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1">
+              <wp:anchor distT="0" distB="635" distL="0" distR="7620" simplePos="0" relativeHeight="87" behindDoc="0" locked="0" layoutInCell="0" allowOverlap="1">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="page">
                   <wp:posOffset>900430</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>115570</wp:posOffset>
+                  <wp:posOffset>114935</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="6164580" cy="1285875"/>
-                <wp:effectExtent l="0" t="0" r="7620" b="0"/>
+                <wp:effectExtent l="0" t="635" r="0" b="0"/>
                 <wp:wrapTopAndBottom/>
-                <wp:docPr id="8" name="Group 3"/>
-[...2 lines deleted...]
-                </wp:cNvGraphicFramePr>
+                <wp:docPr id="4" name="Group 3"/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
                     <wpg:wgp>
-                      <wpg:cNvGrpSpPr>
-[...2 lines deleted...]
-                      <wpg:grpSpPr bwMode="auto">
+                      <wpg:cNvGrpSpPr/>
+                      <wpg:grpSpPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="6164580" cy="1285875"/>
-[...1 lines deleted...]
-                          <a:chExt cx="9708" cy="1587"/>
+                          <a:ext cx="6164640" cy="1285920"/>
+                          <a:chOff x="0" y="0"/>
+                          <a:chExt cx="6164640" cy="1285920"/>
                         </a:xfrm>
                       </wpg:grpSpPr>
                       <wps:wsp>
-                        <wps:cNvPr id="9" name="Freeform 5"/>
-[...3 lines deleted...]
-                        <wps:spPr bwMode="auto">
+                        <wps:cNvPr id="5" name="Freeform 5"/>
+                        <wps:cNvSpPr/>
+                        <wps:spPr>
                           <a:xfrm>
-                            <a:off x="1418" y="178"/>
-                            <a:ext cx="9709" cy="1587"/>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="6164640" cy="1285920"/>
                           </a:xfrm>
                           <a:custGeom>
                             <a:avLst/>
                             <a:gdLst>
-                              <a:gd name="T0" fmla="+- 0 11126 1418"/>
-[...62 lines deleted...]
-                              <a:gd name="T63" fmla="*/ 1737 h 1587"/>
+                              <a:gd name="textAreaLeft" fmla="*/ 0 w 3494880"/>
+                              <a:gd name="textAreaRight" fmla="*/ 3495240 w 3494880"/>
+                              <a:gd name="textAreaTop" fmla="*/ 0 h 729000"/>
+                              <a:gd name="textAreaBottom" fmla="*/ 729360 h 729000"/>
                             </a:gdLst>
                             <a:ahLst/>
-                            <a:cxnLst>
-[...49 lines deleted...]
-                            <a:rect l="0" t="0" r="r" b="b"/>
+                            <a:cxnLst/>
+                            <a:rect l="textAreaLeft" t="textAreaTop" r="textAreaRight" b="textAreaBottom"/>
                             <a:pathLst>
                               <a:path w="9709" h="1587">
                                 <a:moveTo>
                                   <a:pt x="9708" y="1558"/>
                                 </a:moveTo>
                                 <a:lnTo>
                                   <a:pt x="9689" y="1558"/>
                                 </a:lnTo>
                                 <a:lnTo>
                                   <a:pt x="9689" y="10"/>
                                 </a:lnTo>
                                 <a:lnTo>
                                   <a:pt x="9689" y="0"/>
                                 </a:lnTo>
                                 <a:lnTo>
                                   <a:pt x="9680" y="0"/>
                                 </a:lnTo>
                                 <a:lnTo>
                                   <a:pt x="0" y="0"/>
                                 </a:lnTo>
                                 <a:lnTo>
                                   <a:pt x="0" y="10"/>
                                 </a:lnTo>
                                 <a:lnTo>
                                   <a:pt x="9680" y="10"/>
@@ -15538,597 +15088,560 @@
                                 <a:lnTo>
                                   <a:pt x="10" y="10"/>
                                 </a:lnTo>
                                 <a:lnTo>
                                   <a:pt x="0" y="10"/>
                                 </a:lnTo>
                                 <a:lnTo>
                                   <a:pt x="0" y="1558"/>
                                 </a:lnTo>
                                 <a:lnTo>
                                   <a:pt x="0" y="1586"/>
                                 </a:lnTo>
                                 <a:lnTo>
                                   <a:pt x="9708" y="1586"/>
                                 </a:lnTo>
                                 <a:lnTo>
                                   <a:pt x="9708" y="1558"/>
                                 </a:lnTo>
                                 <a:close/>
                               </a:path>
                             </a:pathLst>
                           </a:custGeom>
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
-                          <a:ln>
+                          <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
-                          <a:extLst>
-[...10 lines deleted...]
-                          </a:extLst>
                         </wps:spPr>
-                        <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
-[...1 lines deleted...]
-                        </wps:bodyPr>
+                        <wps:style>
+                          <a:lnRef idx="0"/>
+                          <a:fillRef idx="0"/>
+                          <a:effectRef idx="0"/>
+                          <a:fontRef idx="minor"/>
+                        </wps:style>
+                        <wps:bodyPr/>
                       </wps:wsp>
                       <wps:wsp>
-                        <wps:cNvPr id="10" name="Text Box 4"/>
-[...3 lines deleted...]
-                        <wps:spPr bwMode="auto">
+                        <wps:cNvPr id="6" name="Text Box 4"/>
+                        <wps:cNvSpPr/>
+                        <wps:spPr>
                           <a:xfrm>
-                            <a:off x="1428" y="188"/>
-                            <a:ext cx="9670" cy="1548"/>
+                            <a:off x="6480" y="7560"/>
+                            <a:ext cx="6139800" cy="1254240"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
-                          <a:ln>
+                          <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
-                          <a:extLst>
-[...17 lines deleted...]
-                          </a:extLst>
                         </wps:spPr>
+                        <wps:style>
+                          <a:lnRef idx="0"/>
+                          <a:fillRef idx="0"/>
+                          <a:effectRef idx="0"/>
+                          <a:fontRef idx="minor"/>
+                        </wps:style>
                         <wps:txbx>
                           <w:txbxContent>
-                            <w:p w:rsidR="00A52D66" w:rsidRDefault="00A52D66">
+                            <w:p>
                               <w:pPr>
-                                <w:ind w:left="827" w:right="834"/>
+                                <w:pStyle w:val="Normal"/>
+                                <w:ind w:start="827" w:end="834"/>
                                 <w:jc w:val="center"/>
-                              </w:pPr>
-[...4 lines deleted...]
-                                <w:jc w:val="center"/>
+                                <w:rPr/>
                               </w:pPr>
                               <w:r>
+                                <w:rPr/>
+                              </w:r>
+                            </w:p>
+                            <w:p>
+                              <w:pPr>
+                                <w:pStyle w:val="Normal"/>
+                                <w:ind w:start="827" w:end="834"/>
+                                <w:jc w:val="center"/>
+                                <w:rPr/>
+                              </w:pPr>
+                              <w:r>
+                                <w:rPr/>
                                 <w:t xml:space="preserve">Molimo Vas da nam popunjeni obrazac upita </w:t>
                               </w:r>
                             </w:p>
-                            <w:p w:rsidR="00A52D66" w:rsidRDefault="00A52D66">
+                            <w:p>
                               <w:pPr>
-                                <w:ind w:left="827" w:right="834"/>
+                                <w:pStyle w:val="Normal"/>
+                                <w:ind w:start="827" w:end="834"/>
                                 <w:jc w:val="center"/>
+                                <w:rPr/>
                               </w:pPr>
                               <w:r>
+                                <w:rPr/>
                                 <w:t>pošaljete u elektronskoj formi na e-mail:</w:t>
                               </w:r>
                             </w:p>
-                            <w:p w:rsidR="00A52D66" w:rsidRDefault="00A52D66">
+                            <w:p>
                               <w:pPr>
-                                <w:ind w:left="827" w:right="834"/>
+                                <w:pStyle w:val="Normal"/>
+                                <w:ind w:start="827" w:end="834"/>
                                 <w:jc w:val="center"/>
                                 <w:rPr>
                                   <w:color w:val="0562C1"/>
                                   <w:u w:val="single" w:color="0562C1"/>
                                 </w:rPr>
                               </w:pPr>
                               <w:r>
                                 <w:rPr>
                                   <w:spacing w:val="-47"/>
                                 </w:rPr>
                                 <w:t xml:space="preserve"> </w:t>
                               </w:r>
-                              <w:hyperlink r:id="rId9">
+                              <w:hyperlink r:id="rId3">
                                 <w:r>
                                   <w:rPr>
+                                    <w:rStyle w:val="Style9"/>
                                     <w:color w:val="0562C1"/>
                                     <w:u w:val="single" w:color="0562C1"/>
                                   </w:rPr>
                                   <w:t>info@ics-norm.com</w:t>
                                 </w:r>
                               </w:hyperlink>
                             </w:p>
                           </w:txbxContent>
                         </wps:txbx>
-                        <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="t" anchorCtr="0" upright="1">
+                        <wps:bodyPr lIns="0" tIns="0" rIns="0" bIns="0" anchor="t">
                           <a:noAutofit/>
                         </wps:bodyPr>
                       </wps:wsp>
                     </wpg:wgp>
                   </a:graphicData>
                 </a:graphic>
-                <wp14:sizeRelH relativeFrom="page">
-[...4 lines deleted...]
-                </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:group id="Group 3" o:spid="_x0000_s1026" style="position:absolute;margin-left:70.9pt;margin-top:9.1pt;width:485.4pt;height:101.25pt;z-index:-15719424;mso-wrap-distance-left:0;mso-wrap-distance-right:0;mso-position-horizontal-relative:page" coordorigin="1418,179" coordsize="9708,1587" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBF8bUTiQYAAAwaAAAOAAAAZHJzL2Uyb0RvYy54bWzUWVFv2zYQfh+w/0DocYNrUaJk2ahTtHFc&#10;DOi2AtV+gCLJtjBZ1Cgldjbsv++OFB2aNR2tLQYsD5Fsfjp+dx/vRJ5fvznua/JYiq7izdKjr3yP&#10;lE3Oi6rZLr3f0vUk8UjXZ02R1bwpl95T2Xlvbr7/7vWhXZQB3/G6KAUBI023OLRLb9f37WI67fJd&#10;uc+6V7wtGxjccLHPevgottNCZAewvq+nge/H0wMXRSt4XnYdfLtSg96NtL/ZlHn/62bTlT2plx5w&#10;6+V/If/f4//pzetssRVZu6vygUb2BSz2WdXApCdTq6zPyIOoPjO1r3LBO77pX+V8P+WbTZWX0gfw&#10;hvqWN+8Ff2ilL9vFYduewgShteL0xWbzXx4/ClIVSw+EarI9SCRnJSGG5tBuF4B4L9pP7Ueh/IPb&#10;Dzz/vYPhqT2On7cKTO4PP/MCzGUPPZehOW7EHk2A0+QoFXg6KVAee5LDlzGNWZSAUDmM0SCJklmk&#10;NMp3ICQ+RxkFqjg8m+uhu+Hx+cyHMfksPImj02yh5pVcB27oGCy37jmi3ddF9NMua0spVIfxGiI6&#10;1xFdi7LEJUykLzg3gHREOzOcxgjCOoj6i4E0ApKogOhoQjiAw8VwZIv8oevfl1xKkj1+6HqVCgXc&#10;SaGLYTmkoMZmX0NW/DghPqGUBjGRcw4PaBzVuB+mJPXJgcjpLVCgQcrYLJyRk47b05ShRoEpipgd&#10;oYOgkGInGNMwzcwHa7g8rEkjjUNmzMEs1qCrzGYadZ0ZrMLzmDmYgTwKh8wSBzNqKZDML8WMmvGn&#10;gLkcM2opQKmDGjVFSGngImeJMLtMzpQABHeRs0Sg/jy5qCg1dUhp7CJn6eAgZ6rgJhdYMsBCu8gt&#10;MIVIA2cmWEJc5haYKlzhZqng5GbqkAauXAgsHS6vuMAUwb3iAksEp6iBqUMauNIhtHS4TC40VXCT&#10;Cy0VnORCU4g0dKVDaAnhKnCmDlcqXGgJwSAqlypcaEqRhq58CC0pXOxMIa6wY5YSLnbM1CJlroxg&#10;lhaXhWWmEG5hmSWEKyOYqUTKXBnBLCEc3EwZrnCzZHByM3VImSshIksGh6qRqcIVVSNLBhe7yBQi&#10;jVwZEVlCzOLo0usrMnWgCLr8/oosIZzbkcjUIo1cKRFZWrjomVJcoRdbWjjpxaYaaezKidgSw6Ft&#10;bGphaQtb4K3e1WU7vdHLj82w04M7kuFxzZfb9JZ3uM1OgR9sslN5DgATgMJtoQMM4iFYb7mvgyGU&#10;CIYNC+zTXjSN+xAJl5vnl+Egu4TLw8GLcHxZIxzes2PIBIOj8OobBR9chZfRGDi+Y5BMOM5VLPoS&#10;Ps5VrMIIhwI6hgwWRgkf5yobXIUqM8Y6Fg+0Dmk/Cj64Go1zFZMLrUNaGNbVYhhWvYDWgN0UEB6B&#10;psA9PpMt2qzHZNG35LD01HlqB0dPPIzgyJ4/limXmB6zRh1AYWoaQWFRcz9j6uYMGycqZgZWI/S1&#10;VVZPSNmwAD/0uL5auBdhUKWA5HXYeAwcUJSrmo6+nmgpW6Nxz8HTlvRVWcQT0XmQ9bi+nuOu8xtF&#10;buSMGpbE10MiGxXShfHI04rSTuY170oVeVytspieli2uduOI3/G6KtZVXeNi7cT2/rYW5DHDtpj8&#10;G+iewWpZ8huOj2mB8XHoLwyZgZ0G2eb6a04D5r8L5pN1nMwmbM2iCSbDxKfzd/PYZ3O2Wv+NOUPZ&#10;YlcVRdl8qJpSt9woG9eAGZp/qlkmm24yLyOoy9KvL3ASemxNAd5li12ZFXfDfZ9VtbqfnjOWQQa3&#10;9VUGAppLqlmjOkv3vHiCxo3gqt0I7VG42XHxp0cO0Gpcet0fD5koPVL/1EDnaU4Z7qR7+YFFMzxo&#10;CnPk3hzJmhxMLb3eg7c23t72qp/50Ipqu4OZqIxFw99C521TYV9H8lOshg/Q/PqPumCYq6qxmOJq&#10;ecePhOFiM9pgpD/C15r40BAjDb/dwb6kfCsEP6A2ECr1cjEeVXZG9snwJIo5l9h9sngGJFWfjOmy&#10;rduVrVB9MoI3Sw/fGzK+umcGeaYhuIhO2YJF+uwLWbbxm4vp48/vkruETVgQ302Yv1pN3q5v2SRe&#10;01m0Cle3tyt6nj6YlF+fPsjnLOfPSsNa/n1eGoycUCUFfJM5IS//94qwr3r4TaKu9tAUP9XGb1ge&#10;+uP9cUiAf1kpTlXiVCHgRlUHuPmGlUF2y+EnB1nlhp9H8DcN87OsJM8/4tz8AwAA//8DAFBLAwQU&#10;AAYACAAAACEA89uL8eAAAAALAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQUvDQBCF74L/YRnBm91s&#10;1FpiNqUU9VQEW0G8TbPTJDQ7G7LbJP33bk/29h7v8eabfDnZVgzU+8axBjVLQBCXzjRcafjevT8s&#10;QPiAbLB1TBrO5GFZ3N7kmBk38hcN21CJOMI+Qw11CF0mpS9rsuhnriOO2cH1FkO0fSVNj2Mct61M&#10;k2QuLTYcL9TY0bqm8rg9WQ0fI46rR/U2bI6H9fl39/z5s1Gk9f3dtHoFEWgK/2W44Ed0KCLT3p3Y&#10;eNFG/6QieohikYK4FJRK5yD2GtI0eQFZ5PL6h+IPAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+&#10;AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAA&#10;ACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAA&#10;ACEARfG1E4kGAAAMGgAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYA&#10;CAAAACEA89uL8eAAAAALAQAADwAAAAAAAAAAAAAAAADjCAAAZHJzL2Rvd25yZXYueG1sUEsFBgAA&#10;AAAEAAQA8wAAAPAJAAAAAA==&#10;">
-[...8 lines deleted...]
-                  <v:textbox inset="0,0,0,0">
+              <v:group id="shape_0" alt="Group 3" editas="canvas" style="margin-left:70.9pt;margin-top:9.05pt;width:485.4pt;height:101.25pt" coordorigin="1418,181" coordsize="9708,2025">
+                <v:rect id="shape_0" stroked="f" o:allowincell="f" style="position:absolute;left:1428;top:193;width:9668;height:1974;mso-wrap-style:square;v-text-anchor:top;mso-position-horizontal-relative:page">
+                  <v:fill o:detectmouseclick="t" on="false"/>
+                  <v:stroke color="#3465a4" joinstyle="round" endcap="flat"/>
+                  <v:textbox>
                     <w:txbxContent>
-                      <w:p w:rsidR="00A52D66" w:rsidRDefault="00A52D66">
+                      <w:p>
                         <w:pPr>
-                          <w:ind w:left="827" w:right="834"/>
+                          <w:pStyle w:val="Normal"/>
+                          <w:ind w:start="827" w:end="834"/>
                           <w:jc w:val="center"/>
-                        </w:pPr>
-[...4 lines deleted...]
-                          <w:jc w:val="center"/>
+                          <w:rPr/>
                         </w:pPr>
                         <w:r>
+                          <w:rPr/>
+                        </w:r>
+                      </w:p>
+                      <w:p>
+                        <w:pPr>
+                          <w:pStyle w:val="Normal"/>
+                          <w:ind w:start="827" w:end="834"/>
+                          <w:jc w:val="center"/>
+                          <w:rPr/>
+                        </w:pPr>
+                        <w:r>
+                          <w:rPr/>
                           <w:t xml:space="preserve">Molimo Vas da nam popunjeni obrazac upita </w:t>
                         </w:r>
                       </w:p>
-                      <w:p w:rsidR="00A52D66" w:rsidRDefault="00A52D66">
+                      <w:p>
                         <w:pPr>
-                          <w:ind w:left="827" w:right="834"/>
+                          <w:pStyle w:val="Normal"/>
+                          <w:ind w:start="827" w:end="834"/>
                           <w:jc w:val="center"/>
+                          <w:rPr/>
                         </w:pPr>
                         <w:r>
+                          <w:rPr/>
                           <w:t>pošaljete u elektronskoj formi na e-mail:</w:t>
                         </w:r>
                       </w:p>
-                      <w:p w:rsidR="00A52D66" w:rsidRDefault="00A52D66">
+                      <w:p>
                         <w:pPr>
-                          <w:ind w:left="827" w:right="834"/>
+                          <w:pStyle w:val="Normal"/>
+                          <w:ind w:start="827" w:end="834"/>
                           <w:jc w:val="center"/>
                           <w:rPr>
                             <w:color w:val="0562C1"/>
                             <w:u w:val="single" w:color="0562C1"/>
                           </w:rPr>
                         </w:pPr>
                         <w:r>
                           <w:rPr>
                             <w:spacing w:val="-47"/>
                           </w:rPr>
                           <w:t xml:space="preserve"> </w:t>
                         </w:r>
-                        <w:hyperlink r:id="rId10">
+                        <w:hyperlink r:id="rId4">
                           <w:r>
                             <w:rPr>
+                              <w:rStyle w:val="Style9"/>
                               <w:color w:val="0562C1"/>
                               <w:u w:val="single" w:color="0562C1"/>
                             </w:rPr>
                             <w:t>info@ics-norm.com</w:t>
                           </w:r>
                         </w:hyperlink>
                       </w:p>
                     </w:txbxContent>
                   </v:textbox>
-                </v:shape>
-                <w10:wrap type="topAndBottom" anchorx="page"/>
+                  <w10:wrap type="topAndBottom"/>
+                </v:rect>
               </v:group>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002E0FB6" w:rsidRDefault="002E0FB6">
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
-          <w:i w:val="0"/>
+          <w:i w:val="false"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i w:val="false"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="002E0FB6" w:rsidRDefault="002E0FB6">
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
-        <w:spacing w:before="4"/>
-[...1 lines deleted...]
-          <w:i w:val="0"/>
+        <w:spacing w:before="4" w:after="0"/>
+        <w:rPr>
+          <w:i w:val="false"/>
           <w:sz w:val="26"/>
         </w:rPr>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i w:val="false"/>
+          <w:sz w:val="26"/>
+        </w:rPr>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="007D5236" w:rsidRPr="007D5236" w:rsidRDefault="007D5236" w:rsidP="007D5236">
+    <w:p>
       <w:pPr>
-        <w:spacing w:before="99"/>
-        <w:ind w:left="158"/>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:before="99" w:after="0"/>
+        <w:ind w:start="158"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
-          <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:color w:themeColor="accent1" w:themeShade="bf" w:val="365F91"/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007D5236">
+      <w:r>
         <w:rPr>
           <w:b/>
-          <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:color w:themeColor="accent1" w:themeShade="bf" w:val="365F91"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>OCJENA</w:t>
       </w:r>
-      <w:r w:rsidRPr="007D5236">
+      <w:r>
         <w:rPr>
           <w:b/>
-          <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:color w:themeColor="accent1" w:themeShade="bf" w:val="365F91"/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="007D5236">
+      <w:r>
         <w:rPr>
           <w:b/>
-          <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:color w:themeColor="accent1" w:themeShade="bf" w:val="365F91"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>PRIJAVE:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007D5236" w:rsidRPr="007D5236" w:rsidRDefault="007D5236" w:rsidP="007D5236">
+    <w:p>
       <w:pPr>
-        <w:spacing w:before="99"/>
-        <w:ind w:left="158"/>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:before="99" w:after="0"/>
+        <w:ind w:start="158"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
-          <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:color w:themeColor="accent1" w:themeShade="bf" w:val="365F91"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007D5236">
+      <w:r>
         <w:rPr>
           <w:b/>
-          <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:color w:themeColor="accent1" w:themeShade="bf" w:val="365F91"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>(popunjava</w:t>
       </w:r>
-      <w:r w:rsidRPr="007D5236">
+      <w:r>
         <w:rPr>
           <w:b/>
-          <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:color w:themeColor="accent1" w:themeShade="bf" w:val="365F91"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="007D5236">
+      <w:r>
         <w:rPr>
           <w:b/>
-          <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:color w:themeColor="accent1" w:themeShade="bf" w:val="365F91"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>ICS)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BC5F3B" w:rsidRPr="007D5236" w:rsidRDefault="007D5236">
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
-        <w:spacing w:before="4"/>
-[...2 lines deleted...]
-          <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:spacing w:before="4" w:after="0"/>
+        <w:rPr>
+          <w:i w:val="false"/>
+          <w:color w:themeColor="accent1" w:themeShade="bf" w:val="365F91"/>
           <w:sz w:val="26"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007D5236">
-[...3 lines deleted...]
-          <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:r>
+        <w:rPr>
+          <w:i w:val="false"/>
+          <w:color w:themeColor="accent1" w:themeShade="bf" w:val="365F91"/>
           <w:sz w:val="26"/>
-          <w:lang w:val="bs-Latn-BA" w:eastAsia="bs-Latn-BA"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="487601664" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+              <wp:anchor distT="0" distB="22225" distL="0" distR="19050" simplePos="0" relativeHeight="91" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>-48986</wp:posOffset>
+                  <wp:posOffset>-48895</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>250462</wp:posOffset>
+                  <wp:posOffset>250825</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="6324600" cy="16329"/>
-                <wp:effectExtent l="0" t="0" r="19050" b="22225"/>
+                <wp:extent cx="6324600" cy="15240"/>
+                <wp:effectExtent l="5080" t="5080" r="5080" b="5080"/>
                 <wp:wrapNone/>
-                <wp:docPr id="69" name="Straight Connector 69"/>
-                <wp:cNvGraphicFramePr/>
+                <wp:docPr id="7" name="Straight Connector 69"/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
-                      <wps:cNvCnPr/>
+                      <wps:cNvSpPr/>
                       <wps:spPr>
                         <a:xfrm flipV="1">
                           <a:off x="0" y="0"/>
-                          <a:ext cx="6324600" cy="16329"/>
+                          <a:ext cx="6324480" cy="15120"/>
                         </a:xfrm>
                         <a:prstGeom prst="line">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:ln>
+                          <a:solidFill>
+                            <a:srgbClr val="4A7EBB"/>
+                          </a:solidFill>
                           <a:prstDash val="sysDot"/>
+                          <a:round/>
                         </a:ln>
                       </wps:spPr>
                       <wps:style>
                         <a:lnRef idx="1">
                           <a:schemeClr val="accent1"/>
                         </a:lnRef>
                         <a:fillRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:fillRef>
                         <a:effectRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:effectRef>
-                        <a:fontRef idx="minor">
-[...1 lines deleted...]
-                        </a:fontRef>
+                        <a:fontRef idx="minor"/>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:line w14:anchorId="30B2F7D8" id="Straight Connector 69" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:487601664;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text" from="-3.85pt,19.7pt" to="494.15pt,21pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAYRd5m1QEAAPoDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8GO0zAQvSPxD5bvNGlBFURN99AKLggq&#10;luXudcaNJdtj2aZJ/p6x0wYECInVXiyPPe/5zZvx7m60hl0gRI2u5etVzRk4iZ1255Y/fH3/6i1n&#10;MQnXCYMOWj5B5Hf7ly92g29ggz2aDgIjEhebwbe8T8k3VRVlD1bEFXpwdKkwWJEoDOeqC2Igdmuq&#10;TV1vqwFD5wNKiJFOj/Ml3xd+pUCmz0pFSMy0nLSlsoayPua12u9Ecw7C91peZYgnqLBCO3p0oTqK&#10;JNj3oP+gsloGjKjSSqKtUCktodRA1azr36q574WHUguZE/1iU3w+WvnpcgpMdy3fvuPMCUs9uk9B&#10;6HOf2AGdIwcxMLokpwYfGwIc3Clco+hPIZc9qmCZMtp/oyEoRlBpbCw+T4vPMCYm6XD7evNmW1M7&#10;JN2tKSrs1UyT6XyI6QOgZXnTcqNdtkE04vIxJnqaUm8p+di4G+goYs8ugpodp3jElFVTck6osvpZ&#10;b9mlycAM/gKKHCBds/Iye3AwYSYSUoJL64WJsjNMaWMWYF3U/RN4zc9QKHP5P+AFUV5Glxaw1Q7D&#10;315P402ymvNvDsx1ZwsesZtKJ4s1NGDFq+tnyBP8a1zgP7/s/gcAAAD//wMAUEsDBBQABgAIAAAA&#10;IQDDXOKl3AAAAAgBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/NTsMwEITvSLyDtUjcWocmIj9kU7VI&#10;PAChqji68TaJiNdR7DTh7TEnOI5mNPNNuV/NIG40ud4ywtM2AkHcWN1zi3D6eNtkIJxXrNVgmRC+&#10;ycG+ur8rVaHtwu90q30rQgm7QiF03o+FlK7pyCi3tSNx8K52MsoHObVST2oJ5WaQuyh6lkb1HBY6&#10;NdJrR81XPRsESmdtT5Ork3N++LQcH5drc0R8fFgPLyA8rf4vDL/4AR2qwHSxM2snBoRNmoYkQpwn&#10;IIKfZ1kM4oKQ7CKQVSn/H6h+AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAA&#10;AAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAA&#10;lAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhABhF3mbVAQAA&#10;+gMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAMNc4qXc&#10;AAAACAEAAA8AAAAAAAAAAAAAAAAALwQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAA4&#10;BQAAAAA=&#10;" strokecolor="#4579b8 [3044]">
-                <v:stroke dashstyle="1 1"/>
+              <v:line id="shape_0" from="-3.85pt,19.75pt" to="494.1pt,20.9pt" stroked="t" o:allowincell="f" style="position:absolute;flip:y">
+                <v:stroke color="#4a7ebb" weight="9360" dashstyle="shortdot" joinstyle="round" endcap="flat"/>
+                <v:fill o:detectmouseclick="t" on="false"/>
+                <w10:wrap type="none"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007D5236" w:rsidRPr="007D5236" w:rsidRDefault="007D5236">
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
-        <w:spacing w:before="4"/>
-[...2 lines deleted...]
-          <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:spacing w:before="4" w:after="0"/>
+        <w:rPr>
+          <w:i w:val="false"/>
+          <w:color w:themeColor="accent1" w:themeShade="bf" w:val="365F91"/>
           <w:sz w:val="26"/>
         </w:rPr>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i w:val="false"/>
+          <w:color w:themeColor="accent1" w:themeShade="bf" w:val="365F91"/>
+          <w:sz w:val="26"/>
+        </w:rPr>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="007D5236" w:rsidRPr="007D5236" w:rsidRDefault="007D5236" w:rsidP="005576A3">
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="3"/>
         </w:numPr>
-        <w:spacing w:before="4"/>
+        <w:spacing w:before="4" w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:color w:themeColor="accent1" w:themeShade="bf" w:val="365F91"/>
           <w:sz w:val="26"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007D5236">
-[...1 lines deleted...]
-          <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:themeColor="accent1" w:themeShade="bf" w:val="365F91"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t>Ne postoji prijetnja po nepristra</w:t>
-[...48 lines deleted...]
-        <w:t>rtifikacijsku aktivnost.</w:t>
+        <w:t>Ne postoji prijetnja po nepristrasnost i ICS je kao sertifikacijsko tijelo kompetentno i sposobno da izvrši sertifikacijsku aktivnost.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007D5236" w:rsidRPr="007D5236" w:rsidRDefault="007D5236" w:rsidP="005576A3">
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="3"/>
         </w:numPr>
-        <w:spacing w:before="4"/>
+        <w:spacing w:before="4" w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:color w:themeColor="accent1" w:themeShade="bf" w:val="365F91"/>
           <w:sz w:val="26"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007D5236">
-[...1 lines deleted...]
-          <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:themeColor="accent1" w:themeShade="bf" w:val="365F91"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Svaka uočena razlika u </w:t>
-[...3 lines deleted...]
-          <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:t xml:space="preserve">Svaka uočena razlika u shvaćanjima između ICS-a i organizacije </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:color w:themeColor="accent1" w:themeShade="bf" w:val="365F91"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t>shva</w:t>
-[...3 lines deleted...]
-          <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:t>(podnosioca ovog Upita)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:themeColor="accent1" w:themeShade="bf" w:val="365F91"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t>ć</w:t>
-[...20 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> je otklonjena</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007D5236" w:rsidRPr="007D5236" w:rsidRDefault="007D5236">
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
-        <w:spacing w:before="4"/>
-[...2 lines deleted...]
-          <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:spacing w:before="4" w:after="0"/>
+        <w:rPr>
+          <w:i w:val="false"/>
+          <w:color w:themeColor="accent1" w:themeShade="bf" w:val="365F91"/>
           <w:sz w:val="26"/>
         </w:rPr>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i w:val="false"/>
+          <w:color w:themeColor="accent1" w:themeShade="bf" w:val="365F91"/>
+          <w:sz w:val="26"/>
+        </w:rPr>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="007D5236" w:rsidRDefault="007D5236">
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
-        <w:spacing w:before="4"/>
-[...1 lines deleted...]
-          <w:i w:val="0"/>
+        <w:spacing w:before="4" w:after="0"/>
+        <w:rPr>
+          <w:i w:val="false"/>
           <w:sz w:val="26"/>
         </w:rPr>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i w:val="false"/>
+          <w:sz w:val="26"/>
+        </w:rPr>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="002E0FB6" w:rsidRDefault="002E0FB6">
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
-          <w:i w:val="0"/>
+          <w:i w:val="false"/>
         </w:rPr>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i w:val="false"/>
+        </w:rPr>
+      </w:r>
       <w:bookmarkStart w:id="0" w:name="_GoBack"/>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
-    <w:p w:rsidR="002E0FB6" w:rsidRDefault="007347B5">
+    <w:p>
       <w:pPr>
-        <w:spacing w:before="1"/>
-        <w:ind w:left="5788"/>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:before="1" w:after="0"/>
+        <w:ind w:start="5788"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Menadžer</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>za</w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -16148,2512 +15661,3059 @@
           <w:spacing w:val="-3"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>i</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>administraciju</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002E0FB6" w:rsidRDefault="00EE3787">
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
-        <w:spacing w:before="6"/>
-[...1 lines deleted...]
-          <w:i w:val="0"/>
+        <w:spacing w:before="6" w:after="0"/>
+        <w:rPr>
+          <w:i w:val="false"/>
           <w:sz w:val="15"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:noProof/>
-          <w:lang w:val="bs-Latn-BA" w:eastAsia="bs-Latn-BA"/>
+          <w:i w:val="false"/>
+          <w:sz w:val="15"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="487597568" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1">
+              <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="89" behindDoc="0" locked="0" layoutInCell="0" allowOverlap="1">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="page">
                   <wp:posOffset>4491355</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>144780</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="2117090" cy="1270"/>
-                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:effectExtent l="0" t="3810" r="0" b="2540"/>
                 <wp:wrapTopAndBottom/>
-                <wp:docPr id="7" name="Freeform 2"/>
-[...2 lines deleted...]
-                </wp:cNvGraphicFramePr>
+                <wp:docPr id="8" name="Freeform 2"/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
-                      <wps:cNvSpPr>
-[...2 lines deleted...]
-                      <wps:spPr bwMode="auto">
+                      <wps:cNvSpPr/>
+                      <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="2117090" cy="1270"/>
+                          <a:ext cx="2117160" cy="1440"/>
                         </a:xfrm>
                         <a:custGeom>
                           <a:avLst/>
                           <a:gdLst>
-                            <a:gd name="T0" fmla="+- 0 7073 7073"/>
-[...2 lines deleted...]
-                            <a:gd name="T3" fmla="*/ T2 w 3334"/>
+                            <a:gd name="textAreaLeft" fmla="*/ 0 w 1200240"/>
+                            <a:gd name="textAreaRight" fmla="*/ 1200600 w 1200240"/>
+                            <a:gd name="textAreaTop" fmla="*/ 0 h 720"/>
+                            <a:gd name="textAreaBottom" fmla="*/ 1080 h 720"/>
                           </a:gdLst>
                           <a:ahLst/>
-                          <a:cxnLst>
-[...7 lines deleted...]
-                          <a:rect l="0" t="0" r="r" b="b"/>
+                          <a:cxnLst/>
+                          <a:rect l="textAreaLeft" t="textAreaTop" r="textAreaRight" b="textAreaBottom"/>
                           <a:pathLst>
-                            <a:path w="3334">
+                            <a:path w="3334" h="0">
                               <a:moveTo>
                                 <a:pt x="0" y="0"/>
                               </a:moveTo>
                               <a:lnTo>
                                 <a:pt x="3334" y="0"/>
                               </a:lnTo>
                             </a:path>
                           </a:pathLst>
                         </a:custGeom>
                         <a:noFill/>
-                        <a:ln w="7151">
+                        <a:ln w="6840">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
-                          <a:prstDash val="solid"/>
                           <a:round/>
-                          <a:headEnd/>
-                          <a:tailEnd/>
                         </a:ln>
-                        <a:extLst>
-[...7 lines deleted...]
-                        </a:extLst>
                       </wps:spPr>
-                      <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
-[...1 lines deleted...]
-                      </wps:bodyPr>
+                      <wps:style>
+                        <a:lnRef idx="0"/>
+                        <a:fillRef idx="0"/>
+                        <a:effectRef idx="0"/>
+                        <a:fontRef idx="minor"/>
+                      </wps:style>
+                      <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
-                <wp14:sizeRelH relativeFrom="page">
-[...4 lines deleted...]
-                </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
-            <w:pict>
-[...4 lines deleted...]
-            </w:pict>
+            <w:pict/>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002E0FB6" w:rsidRDefault="002E0FB6">
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
-          <w:i w:val="0"/>
+          <w:i w:val="false"/>
           <w:sz w:val="6"/>
         </w:rPr>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i w:val="false"/>
+          <w:sz w:val="6"/>
+        </w:rPr>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="002E0FB6" w:rsidRDefault="007347B5">
+    <w:p>
       <w:pPr>
-        <w:spacing w:before="99"/>
-[...1 lines deleted...]
-        <w:jc w:val="right"/>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:before="99" w:after="0"/>
+        <w:ind w:end="1795"/>
+        <w:jc w:val="end"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>(potpis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>i</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-1"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>datum)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007D5236" w:rsidRPr="007D5236" w:rsidRDefault="007D5236" w:rsidP="007D5236">
+    <w:p>
       <w:pPr>
-        <w:spacing w:before="99"/>
-        <w:ind w:right="1795" w:firstLine="720"/>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:before="99" w:after="0"/>
+        <w:ind w:firstLine="720" w:end="1795"/>
         <w:rPr>
           <w:i/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007D5236">
+      <w:r>
         <w:rPr>
           <w:i/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Ostale napomene:</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="007D5236" w:rsidRPr="007D5236">
-[...1 lines deleted...]
-      <w:footerReference w:type="default" r:id="rId12"/>
+    <w:sectPr>
+      <w:headerReference w:type="even" r:id="rId5"/>
+      <w:headerReference w:type="default" r:id="rId6"/>
+      <w:headerReference w:type="first" r:id="rId7"/>
+      <w:footerReference w:type="even" r:id="rId8"/>
+      <w:footerReference w:type="default" r:id="rId9"/>
+      <w:footerReference w:type="first" r:id="rId10"/>
+      <w:type w:val="nextPage"/>
       <w:pgSz w:w="12240" w:h="15840"/>
-      <w:pgMar w:top="1660" w:right="860" w:bottom="820" w:left="1260" w:header="170" w:footer="622" w:gutter="0"/>
-      <w:cols w:space="720"/>
+      <w:pgMar w:left="1260" w:right="860" w:gutter="0" w:header="170" w:top="1660" w:footer="622" w:bottom="820"/>
+      <w:pgNumType w:fmt="decimal"/>
+      <w:formProt w:val="false"/>
+      <w:textDirection w:val="lrTb"/>
+      <w:docGrid w:type="default" w:linePitch="100" w:charSpace="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
-<file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-[...17 lines deleted...]
-
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
-[...2 lines deleted...]
-    <w:charset w:val="00"/>
+<w:fonts xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <w:font w:name="Times New Roman">
+    <w:charset w:val="00" w:characterSet="windows-1252"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-[...6 lines deleted...]
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
-    <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Arial">
+    <w:charset w:val="00" w:characterSet="windows-1252"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+  </w:font>
+  <w:font w:name="Liberation Serif">
+    <w:altName w:val="Times New Roman"/>
+    <w:charset w:val="00" w:characterSet="windows-1252"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+  </w:font>
+  <w:font w:name="Calibri">
+    <w:charset w:val="00" w:characterSet="windows-1252"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+  </w:font>
+  <w:font w:name="Cambria">
+    <w:charset w:val="00" w:characterSet="windows-1252"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+  </w:font>
+  <w:font w:name="Liberation Sans">
+    <w:altName w:val="Arial"/>
+    <w:charset w:val="00" w:characterSet="windows-1252"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+  </w:font>
+  <w:font w:name="MS Gothic">
+    <w:charset w:val="00" w:characterSet="windows-1252"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
   </w:font>
   <w:font w:name="Courier New">
-    <w:panose1 w:val="02070309020205020404"/>
-    <w:charset w:val="00"/>
+    <w:charset w:val="01"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
-    <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
-[...21 lines deleted...]
-    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w:rsidR="00A52D66" w:rsidRDefault="00A52D66" w:rsidP="00524B31">
+<w:ftr xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 wp14 w15">
+  <w:p>
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+      <w:rPr/>
+    </w:pPr>
+    <w:r>
+      <w:rPr/>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 wp14 w15">
+  <w:p>
     <w:pPr>
       <w:pStyle w:val="BodyText"/>
       <w:pBdr>
-        <w:top w:val="single" w:sz="12" w:space="1" w:color="auto"/>
+        <w:top w:val="single" w:sz="12" w:space="1" w:color="000000"/>
       </w:pBdr>
-      <w:spacing w:line="14" w:lineRule="auto"/>
+      <w:spacing w:lineRule="auto" w:line="14"/>
       <w:rPr>
-        <w:i w:val="0"/>
+        <w:i w:val="false"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
-        <w:noProof/>
-        <w:lang w:val="bs-Latn-BA" w:eastAsia="bs-Latn-BA"/>
+        <w:i w:val="false"/>
+        <w:sz w:val="20"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="487163904" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1">
-[...126 lines deleted...]
-            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="487162880" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="25" behindDoc="1" locked="0" layoutInCell="0" allowOverlap="1">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>3504565</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>9618980</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="782955" cy="159385"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
-              <wp:docPr id="4" name="Text Box 3"/>
-[...2 lines deleted...]
-              </wp:cNvGraphicFramePr>
+              <wp:docPr id="19" name="Text Box 3"/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
-                    <wps:cNvSpPr txBox="1">
-[...2 lines deleted...]
-                    <wps:spPr bwMode="auto">
+                    <wps:cNvSpPr/>
+                    <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
-                        <a:ext cx="782955" cy="159385"/>
+                        <a:ext cx="783000" cy="159480"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
-                      <a:ln>
+                      <a:ln w="0">
                         <a:noFill/>
                       </a:ln>
-                      <a:extLst>
-[...17 lines deleted...]
-                      </a:extLst>
                     </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0"/>
+                      <a:fillRef idx="0"/>
+                      <a:effectRef idx="0"/>
+                      <a:fontRef idx="minor"/>
+                    </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w:rsidR="00A52D66" w:rsidRDefault="00A52D66">
+                        <w:p>
                           <w:pPr>
-                            <w:spacing w:before="19"/>
-                            <w:ind w:left="20"/>
+                            <w:pStyle w:val="FrameContents"/>
+                            <w:spacing w:before="19" w:after="0"/>
+                            <w:ind w:start="20"/>
                             <w:rPr>
                               <w:sz w:val="18"/>
                             </w:rPr>
                           </w:pPr>
                           <w:r>
                             <w:rPr>
                               <w:sz w:val="18"/>
                             </w:rPr>
                             <w:t xml:space="preserve">stranica </w:t>
                           </w:r>
                           <w:r>
+                            <w:rPr>
+                              <w:sz w:val="18"/>
+                            </w:rPr>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:rPr>
                               <w:sz w:val="18"/>
                             </w:rPr>
                             <w:instrText xml:space="preserve"> PAGE </w:instrText>
                           </w:r>
                           <w:r>
+                            <w:rPr>
+                              <w:sz w:val="18"/>
+                            </w:rPr>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
-                          <w:r w:rsidR="009869A3">
+                          <w:r>
                             <w:rPr>
-                              <w:noProof/>
                               <w:sz w:val="18"/>
                             </w:rPr>
                             <w:t>6</w:t>
                           </w:r>
                           <w:r>
+                            <w:rPr>
+                              <w:sz w:val="18"/>
+                            </w:rPr>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                           <w:r>
                             <w:rPr>
                               <w:spacing w:val="-1"/>
                               <w:sz w:val="18"/>
                             </w:rPr>
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:r>
                             <w:rPr>
                               <w:sz w:val="18"/>
                             </w:rPr>
                             <w:t>od</w:t>
                           </w:r>
                           <w:r>
                             <w:rPr>
                               <w:spacing w:val="-1"/>
                               <w:sz w:val="18"/>
                             </w:rPr>
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:r>
                             <w:rPr>
                               <w:sz w:val="18"/>
                             </w:rPr>
                             <w:t>6</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
-                    <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="t" anchorCtr="0" upright="1">
+                    <wps:bodyPr lIns="0" tIns="0" rIns="0" bIns="0" anchor="t" upright="1">
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
-              <wp14:sizeRelH relativeFrom="page">
-[...4 lines deleted...]
-              </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:shape id="Text Box 3" o:spid="_x0000_s1033" type="#_x0000_t202" style="position:absolute;margin-left:275.95pt;margin-top:757.4pt;width:61.65pt;height:12.55pt;z-index:-16153600;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAA889JrwIAAK8FAAAOAAAAZHJzL2Uyb0RvYy54bWysVG1vmzAQ/j5p/8Hyd8pLIQFUUrUhTJO6&#10;F6ndD3DABGtgM9sJdNP++84mpGmrSdM2PliHfX7unrvHd3U9di06UKmY4Bn2LzyMKC9Fxfguw18e&#10;CifGSGnCK9IKTjP8SBW+Xr19czX0KQ1EI9qKSgQgXKVDn+FG6z51XVU2tCPqQvSUw2EtZEc0/Mqd&#10;W0kyAHrXuoHnLdxByKqXoqRKwW4+HeKVxa9rWupPda2oRm2GITdtV2nXrVnd1RVJd5L0DSuPaZC/&#10;yKIjjEPQE1RONEF7yV5BdayUQolaX5Sic0Vds5JaDsDG916wuW9ITy0XKI7qT2VS/w+2/Hj4LBGr&#10;MhxixEkHLXqgo0a3YkSXpjpDr1Jwuu/BTY+wDV22TFV/J8qvCnGxbgjf0RspxdBQUkF2vrnpnl2d&#10;cJQB2Q4fRAVhyF4LCzTWsjOlg2IgQIcuPZ46Y1IpYXMZB0kUYVTCkR8ll3FkI5B0vtxLpd9R0SFj&#10;ZFhC4y04OdwpbZIh6exiYnFRsLa1zW/5sw1wnHYgNFw1ZyYJ28sfiZds4k0cOmGw2Dihl+fOTbEO&#10;nUXhL6P8Ml+vc/+nieuHacOqinITZtaVH/5Z344KnxRxUpYSLasMnElJyd123Up0IKDrwn7Hgpy5&#10;uc/TsEUALi8o+UHo3QaJUyzipRMWYeQkSy92PD+5TRZemIR58ZzSHeP03ymhIcNJFESTln7LzbPf&#10;a24k7ZiGydGyLsPxyYmkRoEbXtnWasLayT4rhUn/qRTQ7rnRVq9GopNY9bgdjw8DwIyWt6J6BAFL&#10;AQIDlcLUA6MR8jtGA0yQDKtveyIpRu17Do/AjJvZkLOxnQ3CS7iaYY3RZK71NJb2vWS7BpCnZ8bF&#10;DTyUmlkRP2VxfF4wFSyX4wQzY+f833o9zdnVLwAAAP//AwBQSwMEFAAGAAgAAAAhAGJ6Q/ThAAAA&#10;DQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyok0JCk8apKgQnJNQ0HDg6sZtY&#10;jdchdtvw92xPcNyZp9mZYjPbgZ315I1DAfEiAqaxdcpgJ+CzfntYAfNBopKDQy3gR3vYlLc3hcyV&#10;u2Clz/vQMQpBn0sBfQhjzrlve22lX7hRI3kHN1kZ6Jw6riZ5oXA78GUUpdxKg/Shl6N+6XV73J+s&#10;gO0XVq/m+6PZVYfK1HUW4Xt6FOL+bt6ugQU9hz8YrvWpOpTUqXEnVJ4NApIkzgglI4mfaAQh6XOy&#10;BNZcpccsA14W/P+K8hcAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAA889JrwIAAK8FAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQBiekP04QAAAA0B&#10;AAAPAAAAAAAAAAAAAAAAAAkFAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAFwYAAAAA&#10;" filled="f" stroked="f">
-              <v:textbox inset="0,0,0,0">
+            <v:rect id="shape_0" stroked="f" o:allowincell="f" style="position:absolute;margin-left:275.95pt;margin-top:757.4pt;width:61.6pt;height:12.5pt;mso-wrap-style:square;v-text-anchor:top;mso-position-horizontal-relative:page;mso-position-vertical-relative:page">
+              <v:fill o:detectmouseclick="t" on="false"/>
+              <v:stroke color="#3465a4" joinstyle="round" endcap="flat"/>
+              <v:textbox>
                 <w:txbxContent>
-                  <w:p w:rsidR="00A52D66" w:rsidRDefault="00A52D66">
+                  <w:p>
                     <w:pPr>
-                      <w:spacing w:before="19"/>
-                      <w:ind w:left="20"/>
+                      <w:pStyle w:val="FrameContents"/>
+                      <w:spacing w:before="19" w:after="0"/>
+                      <w:ind w:start="20"/>
                       <w:rPr>
                         <w:sz w:val="18"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r>
                       <w:rPr>
                         <w:sz w:val="18"/>
                       </w:rPr>
                       <w:t xml:space="preserve">stranica </w:t>
                     </w:r>
                     <w:r>
+                      <w:rPr>
+                        <w:sz w:val="18"/>
+                      </w:rPr>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:sz w:val="18"/>
                       </w:rPr>
                       <w:instrText xml:space="preserve"> PAGE </w:instrText>
                     </w:r>
                     <w:r>
+                      <w:rPr>
+                        <w:sz w:val="18"/>
+                      </w:rPr>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
-                    <w:r w:rsidR="009869A3">
+                    <w:r>
                       <w:rPr>
-                        <w:noProof/>
                         <w:sz w:val="18"/>
                       </w:rPr>
                       <w:t>6</w:t>
                     </w:r>
                     <w:r>
+                      <w:rPr>
+                        <w:sz w:val="18"/>
+                      </w:rPr>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:spacing w:val="-1"/>
                         <w:sz w:val="18"/>
                       </w:rPr>
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:sz w:val="18"/>
                       </w:rPr>
                       <w:t>od</w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:spacing w:val="-1"/>
                         <w:sz w:val="18"/>
                       </w:rPr>
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:sz w:val="18"/>
                       </w:rPr>
                       <w:t>6</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
-              <w10:wrap anchorx="page" anchory="page"/>
-            </v:shape>
+              <w10:wrap type="none"/>
+            </v:rect>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
-    </w:r>
-[...4 lines deleted...]
-      </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="487163392" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1">
+            <wp:anchor distT="0" distB="11430" distL="0" distR="11430" simplePos="0" relativeHeight="37" behindDoc="1" locked="0" layoutInCell="0" allowOverlap="1">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>883920</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
-                <wp:posOffset>9639301</wp:posOffset>
+                <wp:posOffset>9639300</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1341120" cy="121920"/>
-              <wp:effectExtent l="0" t="0" r="11430" b="11430"/>
+              <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
-              <wp:docPr id="3" name="Text Box 2"/>
-[...2 lines deleted...]
-              </wp:cNvGraphicFramePr>
+              <wp:docPr id="20" name="Text Box 2"/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
-                    <wps:cNvSpPr txBox="1">
-[...2 lines deleted...]
-                    <wps:spPr bwMode="auto">
+                    <wps:cNvSpPr/>
+                    <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
-                        <a:ext cx="1341120" cy="121920"/>
+                        <a:ext cx="1341000" cy="122040"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
-                      <a:ln>
+                      <a:ln w="0">
                         <a:noFill/>
                       </a:ln>
-                      <a:extLst>
-[...17 lines deleted...]
-                      </a:extLst>
                     </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0"/>
+                      <a:fillRef idx="0"/>
+                      <a:effectRef idx="0"/>
+                      <a:fontRef idx="minor"/>
+                    </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w:rsidR="00A52D66" w:rsidRDefault="00A52D66">
+                        <w:p>
                           <w:pPr>
-                            <w:spacing w:before="20"/>
-                            <w:ind w:left="20"/>
+                            <w:pStyle w:val="FrameContents"/>
+                            <w:spacing w:before="20" w:after="0"/>
+                            <w:ind w:start="20"/>
                             <w:rPr>
                               <w:sz w:val="16"/>
                             </w:rPr>
                           </w:pPr>
                           <w:r>
                             <w:rPr>
                               <w:sz w:val="16"/>
                             </w:rPr>
                             <w:t>Obrazac</w:t>
                           </w:r>
                           <w:r>
                             <w:rPr>
                               <w:spacing w:val="1"/>
                               <w:sz w:val="16"/>
                             </w:rPr>
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:r>
                             <w:rPr>
                               <w:sz w:val="16"/>
                             </w:rPr>
                             <w:t>važi od:</w:t>
                           </w:r>
                           <w:r>
                             <w:rPr>
                               <w:spacing w:val="-2"/>
                               <w:sz w:val="16"/>
                             </w:rPr>
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:r>
                             <w:rPr>
                               <w:sz w:val="16"/>
                             </w:rPr>
                             <w:t>14.11.2024.</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
-                    <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="t" anchorCtr="0" upright="1">
+                    <wps:bodyPr lIns="0" tIns="0" rIns="0" bIns="0" anchor="t" upright="1">
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
-              <wp14:sizeRelH relativeFrom="page">
-[...4 lines deleted...]
-              </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:shape id="Text Box 2" o:spid="_x0000_s1034" type="#_x0000_t202" style="position:absolute;margin-left:69.6pt;margin-top:759pt;width:105.6pt;height:9.6pt;z-index:-16153088;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC3RphGrgIAALAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVG1vmzAQ/j5p/8Hyd8pLSRpQSdWGME3q&#10;XqR2P8DBJlgDm9lOoJv233c2IU1aTZq28cE67PNz99w9vuuboW3QninNpchweBFgxEQpKRfbDH95&#10;LLwFRtoQQUkjBcvwE9P4Zvn2zXXfpSyStWwoUwhAhE77LsO1MV3q+7qsWUv0heyYgMNKqpYY+FVb&#10;nyrSA3rb+FEQzP1eKtopWTKtYTcfD/HS4VcVK82nqtLMoCbDkJtxq3Lrxq7+8pqkW0W6mpeHNMhf&#10;ZNESLiDoESonhqCd4q+gWl4qqWVlLkrZ+rKqeMkcB2ATBi/YPNSkY44LFEd3xzLp/wdbftx/VojT&#10;DF9iJEgLLXpkg0F3ckCRrU7f6RScHjpwMwNsQ5cdU93dy/KrRkKuaiK27FYp2deMUMgutDf9k6sj&#10;jrYgm/6DpBCG7Ix0QEOlWls6KAYCdOjS07EzNpXShryMwzCCoxLOwihMwLYhSDrd7pQ275hskTUy&#10;rKDzDp3s77UZXScXG0zIgjcN7JO0EWcbgDnuQGy4as9sFq6ZP5IgWS/Wi9iLo/nai4M8926LVezN&#10;i/Bqll/mq1Ue/rRxwzitOaVM2DCTsML4zxp3kPgoiaO0tGw4tXA2Ja22m1Wj0J6AsAv3HQpy4uaf&#10;p+HqBVxeUAqjOLiLEq+YL668uIhnXnIVLLwgTO6SeRAncV6cU7rngv07JdRnOJlFs1FMv+UWuO81&#10;N5K23MDoaHib4cXRiaRWgmtBXWsN4c1on5TCpv9cCmj31GgnWKvRUa1m2AzuZcxsdCvmjaRPoGAl&#10;QWCgRRh7YNRSfceohxGSYf1tRxTDqHkv4BXYeTMZajI2k0FECVczbDAazZUZ59KuU3xbA/L4zoS8&#10;hZdScSfi5ywO7wvGguNyGGF27pz+O6/nQbv8BQAA//8DAFBLAwQUAAYACAAAACEA8/woKOEAAAAN&#10;AQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KjdhJY2xKkqBCck1DQcODqxm1iN&#10;1yF22/D3bE9w29kdzb7JN5Pr2dmMwXqUMJ8JYAYbry22Ej6rt4cVsBAVatV7NBJ+TIBNcXuTq0z7&#10;C5bmvI8toxAMmZLQxThknIemM06FmR8M0u3gR6ciybHlelQXCnc9T4RYcqcs0odODealM81xf3IS&#10;tl9Yvtrvj3pXHkpbVWuB78ujlPd30/YZWDRT/DPDFZ/QoSCm2p9QB9aTTtcJWWlYzFfUiizpQjwC&#10;q6+r9CkBXuT8f4viFwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsA&#10;AAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhALdGmEauAgAAsAUAAA4A&#10;AAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAPP8KCjhAAAADQEA&#10;AA8AAAAAAAAAAAAAAAAACAUAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAWBgAAAAA=&#10;" filled="f" stroked="f">
-              <v:textbox inset="0,0,0,0">
+            <v:rect id="shape_0" stroked="f" o:allowincell="f" style="position:absolute;margin-left:69.6pt;margin-top:759pt;width:105.55pt;height:9.55pt;mso-wrap-style:square;v-text-anchor:top;mso-position-horizontal-relative:page;mso-position-vertical-relative:page">
+              <v:fill o:detectmouseclick="t" on="false"/>
+              <v:stroke color="#3465a4" joinstyle="round" endcap="flat"/>
+              <v:textbox>
                 <w:txbxContent>
-                  <w:p w:rsidR="0069756E" w:rsidRDefault="0069756E">
+                  <w:p>
                     <w:pPr>
-                      <w:spacing w:before="20"/>
-                      <w:ind w:left="20"/>
+                      <w:pStyle w:val="FrameContents"/>
+                      <w:spacing w:before="20" w:after="0"/>
+                      <w:ind w:start="20"/>
                       <w:rPr>
                         <w:sz w:val="16"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r>
                       <w:rPr>
                         <w:sz w:val="16"/>
                       </w:rPr>
                       <w:t>Obrazac</w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:spacing w:val="1"/>
                         <w:sz w:val="16"/>
                       </w:rPr>
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:sz w:val="16"/>
                       </w:rPr>
                       <w:t>važi od:</w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:spacing w:val="-2"/>
                         <w:sz w:val="16"/>
                       </w:rPr>
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:sz w:val="16"/>
                       </w:rPr>
                       <w:t>14.11.2024.</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
-              <w10:wrap anchorx="page" anchory="page"/>
-            </v:shape>
+              <w10:wrap type="none"/>
+            </v:rect>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="7620" distL="0" distR="15240" simplePos="0" relativeHeight="49" behindDoc="1" locked="0" layoutInCell="0" allowOverlap="1">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>6385560</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>9641840</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="822960" cy="182880"/>
+              <wp:effectExtent l="0" t="0" r="0" b="0"/>
+              <wp:wrapNone/>
+              <wp:docPr id="21" name="Text Box 1"/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="822960" cy="182880"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:noFill/>
+                      <a:ln w="0">
+                        <a:noFill/>
+                      </a:ln>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0"/>
+                      <a:fillRef idx="0"/>
+                      <a:effectRef idx="0"/>
+                      <a:fontRef idx="minor"/>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p>
+                          <w:pPr>
+                            <w:pStyle w:val="FrameContents"/>
+                            <w:spacing w:before="20" w:after="0"/>
+                            <w:ind w:start="20"/>
+                            <w:rPr>
+                              <w:sz w:val="16"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r>
+                            <w:rPr>
+                              <w:sz w:val="16"/>
+                            </w:rPr>
+                            <w:t>OB:ICS-22- Mne</w:t>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr lIns="0" tIns="0" rIns="0" bIns="0" anchor="t" upright="1">
+                      <a:noAutofit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:rect id="shape_0" stroked="f" o:allowincell="f" style="position:absolute;margin-left:502.8pt;margin-top:759.2pt;width:64.75pt;height:14.35pt;mso-wrap-style:square;v-text-anchor:top;mso-position-horizontal-relative:page;mso-position-vertical-relative:page">
+              <v:fill o:detectmouseclick="t" on="false"/>
+              <v:stroke color="#3465a4" joinstyle="round" endcap="flat"/>
+              <v:textbox>
+                <w:txbxContent>
+                  <w:p>
+                    <w:pPr>
+                      <w:pStyle w:val="FrameContents"/>
+                      <w:spacing w:before="20" w:after="0"/>
+                      <w:ind w:start="20"/>
+                      <w:rPr>
+                        <w:sz w:val="16"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r>
+                      <w:rPr>
+                        <w:sz w:val="16"/>
+                      </w:rPr>
+                      <w:t>OB:ICS-22- Mne</w:t>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="none"/>
+            </v:rect>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-[...20 lines deleted...]
-  <w:p w:rsidR="00A52D66" w:rsidRDefault="00A52D66" w:rsidP="00675C68">
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 wp14 w15">
+  <w:p>
     <w:pPr>
       <w:pStyle w:val="BodyText"/>
-      <w:spacing w:line="14" w:lineRule="auto"/>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="12" w:space="1" w:color="000000"/>
+      </w:pBdr>
+      <w:spacing w:lineRule="auto" w:line="14"/>
       <w:rPr>
-        <w:i w:val="0"/>
-[...9 lines deleted...]
-        <w:i w:val="0"/>
+        <w:i w:val="false"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
-        <w:noProof/>
-        <w:lang w:val="bs-Latn-BA" w:eastAsia="bs-Latn-BA"/>
+        <w:i w:val="false"/>
+        <w:sz w:val="20"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="487166976" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7ECD9881" wp14:editId="30608C18">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="25" behindDoc="1" locked="0" layoutInCell="0" allowOverlap="1">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>3504565</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>9618980</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="782955" cy="159385"/>
+              <wp:effectExtent l="0" t="0" r="0" b="0"/>
+              <wp:wrapNone/>
+              <wp:docPr id="22" name="Text Box 3"/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="783000" cy="159480"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:noFill/>
+                      <a:ln w="0">
+                        <a:noFill/>
+                      </a:ln>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0"/>
+                      <a:fillRef idx="0"/>
+                      <a:effectRef idx="0"/>
+                      <a:fontRef idx="minor"/>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p>
+                          <w:pPr>
+                            <w:pStyle w:val="FrameContents"/>
+                            <w:spacing w:before="19" w:after="0"/>
+                            <w:ind w:start="20"/>
+                            <w:rPr>
+                              <w:sz w:val="18"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r>
+                            <w:rPr>
+                              <w:sz w:val="18"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve">stranica </w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:sz w:val="18"/>
+                            </w:rPr>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:sz w:val="18"/>
+                            </w:rPr>
+                            <w:instrText xml:space="preserve"> PAGE </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:sz w:val="18"/>
+                            </w:rPr>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:sz w:val="18"/>
+                            </w:rPr>
+                            <w:t>6</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:sz w:val="18"/>
+                            </w:rPr>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:spacing w:val="-1"/>
+                              <w:sz w:val="18"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:sz w:val="18"/>
+                            </w:rPr>
+                            <w:t>od</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:spacing w:val="-1"/>
+                              <w:sz w:val="18"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:sz w:val="18"/>
+                            </w:rPr>
+                            <w:t>6</w:t>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr lIns="0" tIns="0" rIns="0" bIns="0" anchor="t" upright="1">
+                      <a:noAutofit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:rect id="shape_0" stroked="f" o:allowincell="f" style="position:absolute;margin-left:275.95pt;margin-top:757.4pt;width:61.6pt;height:12.5pt;mso-wrap-style:square;v-text-anchor:top;mso-position-horizontal-relative:page;mso-position-vertical-relative:page">
+              <v:fill o:detectmouseclick="t" on="false"/>
+              <v:stroke color="#3465a4" joinstyle="round" endcap="flat"/>
+              <v:textbox>
+                <w:txbxContent>
+                  <w:p>
+                    <w:pPr>
+                      <w:pStyle w:val="FrameContents"/>
+                      <w:spacing w:before="19" w:after="0"/>
+                      <w:ind w:start="20"/>
+                      <w:rPr>
+                        <w:sz w:val="18"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r>
+                      <w:rPr>
+                        <w:sz w:val="18"/>
+                      </w:rPr>
+                      <w:t xml:space="preserve">stranica </w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:sz w:val="18"/>
+                      </w:rPr>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:sz w:val="18"/>
+                      </w:rPr>
+                      <w:instrText xml:space="preserve"> PAGE </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:sz w:val="18"/>
+                      </w:rPr>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:sz w:val="18"/>
+                      </w:rPr>
+                      <w:t>6</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:sz w:val="18"/>
+                      </w:rPr>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:spacing w:val="-1"/>
+                        <w:sz w:val="18"/>
+                      </w:rPr>
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:sz w:val="18"/>
+                      </w:rPr>
+                      <w:t>od</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:spacing w:val="-1"/>
+                        <w:sz w:val="18"/>
+                      </w:rPr>
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:sz w:val="18"/>
+                      </w:rPr>
+                      <w:t>6</w:t>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="none"/>
+            </v:rect>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="11430" distL="0" distR="11430" simplePos="0" relativeHeight="37" behindDoc="1" locked="0" layoutInCell="0" allowOverlap="1">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>883920</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>9639300</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="1341120" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="0"/>
+              <wp:wrapNone/>
+              <wp:docPr id="23" name="Text Box 2"/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="1341000" cy="122040"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:noFill/>
+                      <a:ln w="0">
+                        <a:noFill/>
+                      </a:ln>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0"/>
+                      <a:fillRef idx="0"/>
+                      <a:effectRef idx="0"/>
+                      <a:fontRef idx="minor"/>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p>
+                          <w:pPr>
+                            <w:pStyle w:val="FrameContents"/>
+                            <w:spacing w:before="20" w:after="0"/>
+                            <w:ind w:start="20"/>
+                            <w:rPr>
+                              <w:sz w:val="16"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r>
+                            <w:rPr>
+                              <w:sz w:val="16"/>
+                            </w:rPr>
+                            <w:t>Obrazac</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:spacing w:val="1"/>
+                              <w:sz w:val="16"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:sz w:val="16"/>
+                            </w:rPr>
+                            <w:t>važi od:</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:spacing w:val="-2"/>
+                              <w:sz w:val="16"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:sz w:val="16"/>
+                            </w:rPr>
+                            <w:t>14.11.2024.</w:t>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr lIns="0" tIns="0" rIns="0" bIns="0" anchor="t" upright="1">
+                      <a:noAutofit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:rect id="shape_0" stroked="f" o:allowincell="f" style="position:absolute;margin-left:69.6pt;margin-top:759pt;width:105.55pt;height:9.55pt;mso-wrap-style:square;v-text-anchor:top;mso-position-horizontal-relative:page;mso-position-vertical-relative:page">
+              <v:fill o:detectmouseclick="t" on="false"/>
+              <v:stroke color="#3465a4" joinstyle="round" endcap="flat"/>
+              <v:textbox>
+                <w:txbxContent>
+                  <w:p>
+                    <w:pPr>
+                      <w:pStyle w:val="FrameContents"/>
+                      <w:spacing w:before="20" w:after="0"/>
+                      <w:ind w:start="20"/>
+                      <w:rPr>
+                        <w:sz w:val="16"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r>
+                      <w:rPr>
+                        <w:sz w:val="16"/>
+                      </w:rPr>
+                      <w:t>Obrazac</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:spacing w:val="1"/>
+                        <w:sz w:val="16"/>
+                      </w:rPr>
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:sz w:val="16"/>
+                      </w:rPr>
+                      <w:t>važi od:</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:spacing w:val="-2"/>
+                        <w:sz w:val="16"/>
+                      </w:rPr>
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:sz w:val="16"/>
+                      </w:rPr>
+                      <w:t>14.11.2024.</w:t>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="none"/>
+            </v:rect>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="7620" distL="0" distR="15240" simplePos="0" relativeHeight="49" behindDoc="1" locked="0" layoutInCell="0" allowOverlap="1">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>6385560</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>9641840</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="822960" cy="182880"/>
+              <wp:effectExtent l="0" t="0" r="0" b="0"/>
+              <wp:wrapNone/>
+              <wp:docPr id="24" name="Text Box 1"/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="822960" cy="182880"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:noFill/>
+                      <a:ln w="0">
+                        <a:noFill/>
+                      </a:ln>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0"/>
+                      <a:fillRef idx="0"/>
+                      <a:effectRef idx="0"/>
+                      <a:fontRef idx="minor"/>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p>
+                          <w:pPr>
+                            <w:pStyle w:val="FrameContents"/>
+                            <w:spacing w:before="20" w:after="0"/>
+                            <w:ind w:start="20"/>
+                            <w:rPr>
+                              <w:sz w:val="16"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r>
+                            <w:rPr>
+                              <w:sz w:val="16"/>
+                            </w:rPr>
+                            <w:t>OB:ICS-22- Mne</w:t>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr lIns="0" tIns="0" rIns="0" bIns="0" anchor="t" upright="1">
+                      <a:noAutofit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:rect id="shape_0" stroked="f" o:allowincell="f" style="position:absolute;margin-left:502.8pt;margin-top:759.2pt;width:64.75pt;height:14.35pt;mso-wrap-style:square;v-text-anchor:top;mso-position-horizontal-relative:page;mso-position-vertical-relative:page">
+              <v:fill o:detectmouseclick="t" on="false"/>
+              <v:stroke color="#3465a4" joinstyle="round" endcap="flat"/>
+              <v:textbox>
+                <w:txbxContent>
+                  <w:p>
+                    <w:pPr>
+                      <w:pStyle w:val="FrameContents"/>
+                      <w:spacing w:before="20" w:after="0"/>
+                      <w:ind w:start="20"/>
+                      <w:rPr>
+                        <w:sz w:val="16"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r>
+                      <w:rPr>
+                        <w:sz w:val="16"/>
+                      </w:rPr>
+                      <w:t>OB:ICS-22- Mne</w:t>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="none"/>
+            </v:rect>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 wp14 w15">
+  <w:p>
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+      <w:rPr/>
+    </w:pPr>
+    <w:r>
+      <w:rPr/>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 wp14 w15">
+  <w:p>
+    <w:pPr>
+      <w:pStyle w:val="BodyText"/>
+      <w:spacing w:lineRule="auto" w:line="14"/>
+      <w:rPr>
+        <w:i w:val="false"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:i w:val="false"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:pStyle w:val="BodyText"/>
+      <w:spacing w:lineRule="auto" w:line="14"/>
+      <w:rPr>
+        <w:i w:val="false"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:i w:val="false"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="61" behindDoc="1" locked="0" layoutInCell="0" allowOverlap="1" wp14:anchorId="7ECD9881">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>6369685</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>848995</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="618490" cy="145415"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
-              <wp:docPr id="54" name="Text Box 5"/>
-[...2 lines deleted...]
-              </wp:cNvGraphicFramePr>
+              <wp:docPr id="9" name="Text Box 5"/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
-                    <wps:cNvSpPr txBox="1">
-[...2 lines deleted...]
-                    <wps:spPr bwMode="auto">
+                    <wps:cNvSpPr/>
+                    <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
-                        <a:ext cx="618490" cy="145415"/>
+                        <a:ext cx="618480" cy="145440"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
-                      <a:ln>
+                      <a:ln w="0">
                         <a:noFill/>
                       </a:ln>
-                      <a:extLst>
-[...17 lines deleted...]
-                      </a:extLst>
                     </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0"/>
+                      <a:fillRef idx="0"/>
+                      <a:effectRef idx="0"/>
+                      <a:fontRef idx="minor"/>
+                    </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w:rsidR="00A52D66" w:rsidRDefault="00A52D66" w:rsidP="00675C68">
+                        <w:p>
                           <w:pPr>
-                            <w:spacing w:before="20"/>
-                            <w:ind w:left="20"/>
+                            <w:pStyle w:val="FrameContents"/>
+                            <w:spacing w:before="20" w:after="0"/>
+                            <w:ind w:start="20"/>
                             <w:rPr>
                               <w:b/>
                               <w:sz w:val="16"/>
                             </w:rPr>
                           </w:pPr>
                           <w:r>
                             <w:rPr>
                               <w:b/>
                               <w:color w:val="A5A5A5"/>
                               <w:sz w:val="16"/>
                             </w:rPr>
                             <w:t>Izd/Rev:</w:t>
                           </w:r>
                           <w:r>
                             <w:rPr>
                               <w:b/>
                               <w:color w:val="A5A5A5"/>
                               <w:spacing w:val="-3"/>
                               <w:sz w:val="16"/>
                             </w:rPr>
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:r>
                             <w:rPr>
                               <w:b/>
                               <w:color w:val="A5A5A5"/>
                               <w:sz w:val="16"/>
                             </w:rPr>
                             <w:t>2/4</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
-                    <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="t" anchorCtr="0" upright="1">
+                    <wps:bodyPr lIns="0" tIns="0" rIns="0" bIns="0" anchor="t" upright="1">
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
-              <wp14:sizeRelH relativeFrom="page">
-[...4 lines deleted...]
-              </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:shapetype w14:anchorId="7ECD9881" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
-[...4 lines deleted...]
-              <v:textbox inset="0,0,0,0">
+            <v:rect id="shape_0" stroked="f" o:allowincell="f" style="position:absolute;margin-left:501.55pt;margin-top:66.85pt;width:48.65pt;height:11.4pt;mso-wrap-style:square;v-text-anchor:top;mso-position-horizontal-relative:page;mso-position-vertical-relative:page" wp14:anchorId="7ECD9881">
+              <v:fill o:detectmouseclick="t" on="false"/>
+              <v:stroke color="#3465a4" joinstyle="round" endcap="flat"/>
+              <v:textbox>
                 <w:txbxContent>
-                  <w:p w:rsidR="0069756E" w:rsidRDefault="0069756E" w:rsidP="00675C68">
+                  <w:p>
                     <w:pPr>
-                      <w:spacing w:before="20"/>
-                      <w:ind w:left="20"/>
+                      <w:pStyle w:val="FrameContents"/>
+                      <w:spacing w:before="20" w:after="0"/>
+                      <w:ind w:start="20"/>
                       <w:rPr>
                         <w:b/>
                         <w:sz w:val="16"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r>
                       <w:rPr>
                         <w:b/>
                         <w:color w:val="A5A5A5"/>
                         <w:sz w:val="16"/>
                       </w:rPr>
                       <w:t>Izd/Rev:</w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:b/>
                         <w:color w:val="A5A5A5"/>
                         <w:spacing w:val="-3"/>
                         <w:sz w:val="16"/>
                       </w:rPr>
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:b/>
                         <w:color w:val="A5A5A5"/>
                         <w:sz w:val="16"/>
                       </w:rPr>
                       <w:t>2/4</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
-              <w10:wrap anchorx="page" anchory="page"/>
-            </v:shape>
+              <w10:wrap type="none"/>
+            </v:rect>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
-  <w:p w:rsidR="00A52D66" w:rsidRDefault="00A52D66">
+  <w:p>
     <w:pPr>
       <w:pStyle w:val="BodyText"/>
-      <w:spacing w:line="14" w:lineRule="auto"/>
+      <w:spacing w:lineRule="auto" w:line="14"/>
       <w:rPr>
-        <w:i w:val="0"/>
+        <w:i w:val="false"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
-        <w:noProof/>
-        <w:lang w:val="bs-Latn-BA" w:eastAsia="bs-Latn-BA"/>
+        <w:i w:val="false"/>
+        <w:sz w:val="20"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="487170048" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7ECD9881" wp14:editId="30608C18">
-[...277 lines deleted...]
-            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="487161856" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="13" behindDoc="1" locked="0" layoutInCell="0" allowOverlap="1">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>6369685</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>848995</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="618490" cy="145415"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
-              <wp:docPr id="6" name="Text Box 5"/>
-[...2 lines deleted...]
-              </wp:cNvGraphicFramePr>
+              <wp:docPr id="10" name="Text Box 5"/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
-                    <wps:cNvSpPr txBox="1">
-[...2 lines deleted...]
-                    <wps:spPr bwMode="auto">
+                    <wps:cNvSpPr/>
+                    <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
-                        <a:ext cx="618490" cy="145415"/>
+                        <a:ext cx="618480" cy="145440"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
-                      <a:ln>
+                      <a:ln w="0">
                         <a:noFill/>
                       </a:ln>
-                      <a:extLst>
-[...17 lines deleted...]
-                      </a:extLst>
                     </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0"/>
+                      <a:fillRef idx="0"/>
+                      <a:effectRef idx="0"/>
+                      <a:fontRef idx="minor"/>
+                    </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w:rsidR="00A52D66" w:rsidRDefault="00A52D66">
+                        <w:p>
                           <w:pPr>
-                            <w:spacing w:before="20"/>
-                            <w:ind w:left="20"/>
+                            <w:pStyle w:val="FrameContents"/>
+                            <w:spacing w:before="20" w:after="0"/>
+                            <w:ind w:start="20"/>
                             <w:rPr>
                               <w:b/>
                               <w:sz w:val="16"/>
                             </w:rPr>
                           </w:pPr>
                           <w:r>
                             <w:rPr>
                               <w:b/>
                               <w:color w:val="A5A5A5"/>
                               <w:sz w:val="16"/>
                             </w:rPr>
                             <w:t>Izd/Rev:</w:t>
                           </w:r>
                           <w:r>
                             <w:rPr>
                               <w:b/>
                               <w:color w:val="A5A5A5"/>
                               <w:spacing w:val="-3"/>
                               <w:sz w:val="16"/>
                             </w:rPr>
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:r>
                             <w:rPr>
                               <w:b/>
                               <w:color w:val="A5A5A5"/>
                               <w:sz w:val="16"/>
                             </w:rPr>
                             <w:t>2/4</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
-                    <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="t" anchorCtr="0" upright="1">
+                    <wps:bodyPr lIns="0" tIns="0" rIns="0" bIns="0" anchor="t" upright="1">
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
-              <wp14:sizeRelH relativeFrom="page">
-[...4 lines deleted...]
-              </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:shape id="_x0000_s1031" type="#_x0000_t202" style="position:absolute;margin-left:501.55pt;margin-top:66.85pt;width:48.7pt;height:11.45pt;z-index:-16154624;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDwKHbMsQIAAK8FAAAOAAAAZHJzL2Uyb0RvYy54bWysVNuOmzAQfa/Uf7D8zgKpwwJastoNoaq0&#10;vUi7/QAHTLAKNrWdwLbqv3dsQrKXl6otD9Zgj4/PzJyZq+uxa9GBKc2lyHB4EWDERCkrLnYZ/vpQ&#10;eDFG2lBR0VYKluFHpvH16u2bq6FP2UI2sq2YQgAidDr0GW6M6VPf12XDOqovZM8EHNZSddTAr9r5&#10;laIDoHetvwiCyB+kqnolS6Y17ObTIV45/Lpmpflc15oZ1GYYuBm3Krdu7eqvrmi6U7RveHmkQf+C&#10;RUe5gEdPUDk1FO0VfwXV8VJJLWtzUcrOl3XNS+ZigGjC4EU09w3tmYsFkqP7U5r0/4MtPx2+KMSr&#10;DEcYCdpBiR7YaNCtHNHSZmfodQpO9z24mRG2ocouUt3fyfKbRkKuGyp27EYpOTSMVsAutDf9J1cn&#10;HG1BtsNHWcEzdG+kAxpr1dnUQTIQoEOVHk+VsVRK2IzCmCRwUsJRSJYkdNx8ms6Xe6XNeyY7ZI0M&#10;Kyi8A6eHO20sGZrOLvYtIQvetq74rXi2AY7TDjwNV+2ZJeFq+TMJkk28iYlHFtHGI0GeezfFmnhR&#10;EV4u83f5ep2Hv+y7IUkbXlVM2GdmXYXkz+p2VPikiJOytGx5ZeEsJa1223Wr0IGCrgv3uZTDydnN&#10;f07DJQFieRFSuCDB7SLxiii+9EhBll5yGcReECa3SRSQhOTF85DuuGD/HhIaMpwsF8tJS2fSL2IL&#10;3Pc6Npp23MDkaHmX4fjkRFOrwI2oXGkN5e1kP0mFpX9OBZR7LrTTq5XoJFYzbkfXGIu5DbayegQB&#10;KwkCAy3C1AOjkeoHRgNMkAzr73uqGEbtBwFNYMfNbKjZ2M4GFSVczbDBaDLXZhpL+17xXQPIU5sJ&#10;eQONUnMnYttRE4tje8FUcLEcJ5gdO0//ndd5zq5+AwAA//8DAFBLAwQUAAYACAAAACEA888LAN8A&#10;AAANAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU/DMAyF70j8h8hI3FgyqhUoTacJwQkJ0ZUDx7Tx&#10;2mqNU5psK/8e78Ru79lPz5/z9ewGccQp9J40LBcKBFLjbU+thq/q7e4RRIiGrBk8oYZfDLAurq9y&#10;k1l/ohKP29gKLqGQGQ1djGMmZWg6dCYs/IjEu52fnIlsp1bayZy43A3yXqlUOtMTX+jMiC8dNvvt&#10;wWnYfFP52v981J/lruyr6knRe7rX+vZm3jyDiDjH/zCc8RkdCmaq/YFsEAN7pZIlZ1klyQOIc4Rn&#10;KxA1q1WagixyeflF8QcAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDwKHbMsQIAAK8FAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDzzwsA3wAAAA0B&#10;AAAPAAAAAAAAAAAAAAAAAAsFAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAFwYAAAAA&#10;" filled="f" stroked="f">
-              <v:textbox inset="0,0,0,0">
+            <v:rect id="shape_0" stroked="f" o:allowincell="f" style="position:absolute;margin-left:501.55pt;margin-top:66.85pt;width:48.65pt;height:11.4pt;mso-wrap-style:square;v-text-anchor:top;mso-position-horizontal-relative:page;mso-position-vertical-relative:page">
+              <v:fill o:detectmouseclick="t" on="false"/>
+              <v:stroke color="#3465a4" joinstyle="round" endcap="flat"/>
+              <v:textbox>
                 <w:txbxContent>
-                  <w:p w:rsidR="0069756E" w:rsidRDefault="0069756E">
+                  <w:p>
                     <w:pPr>
-                      <w:spacing w:before="20"/>
-                      <w:ind w:left="20"/>
+                      <w:pStyle w:val="FrameContents"/>
+                      <w:spacing w:before="20" w:after="0"/>
+                      <w:ind w:start="20"/>
                       <w:rPr>
                         <w:b/>
                         <w:sz w:val="16"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r>
                       <w:rPr>
                         <w:b/>
                         <w:color w:val="A5A5A5"/>
                         <w:sz w:val="16"/>
                       </w:rPr>
                       <w:t>Izd/Rev:</w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:b/>
                         <w:color w:val="A5A5A5"/>
                         <w:spacing w:val="-3"/>
                         <w:sz w:val="16"/>
                       </w:rPr>
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:b/>
                         <w:color w:val="A5A5A5"/>
                         <w:sz w:val="16"/>
                       </w:rPr>
                       <w:t>2/4</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
-              <w10:wrap anchorx="page" anchory="page"/>
-            </v:shape>
+              <w10:wrap type="none"/>
+            </v:rect>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+      <w:drawing>
+        <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="68" behindDoc="1" locked="0" layoutInCell="0" allowOverlap="1">
+          <wp:simplePos x="0" y="0"/>
+          <wp:positionH relativeFrom="page">
+            <wp:align>center</wp:align>
+          </wp:positionH>
+          <wp:positionV relativeFrom="page">
+            <wp:posOffset>186055</wp:posOffset>
+          </wp:positionV>
+          <wp:extent cx="6351905" cy="949325"/>
+          <wp:effectExtent l="0" t="0" r="0" b="0"/>
+          <wp:wrapNone/>
+          <wp:docPr id="11" name="image1.jpeg"/>
+          <wp:cNvGraphicFramePr>
+            <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+          </wp:cNvGraphicFramePr>
+          <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+              <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:nvPicPr>
+                  <pic:cNvPr id="11" name="image1.jpeg"/>
+                  <pic:cNvPicPr>
+                    <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                  </pic:cNvPicPr>
+                </pic:nvPicPr>
+                <pic:blipFill>
+                  <a:blip r:embed="rId1"/>
+                  <a:stretch>
+                    <a:fillRect/>
+                  </a:stretch>
+                </pic:blipFill>
+                <pic:spPr bwMode="auto">
+                  <a:xfrm>
+                    <a:off x="0" y="0"/>
+                    <a:ext cx="6351905" cy="949325"/>
+                  </a:xfrm>
+                  <a:prstGeom prst="rect">
+                    <a:avLst/>
+                  </a:prstGeom>
+                  <a:noFill/>
+                </pic:spPr>
+              </pic:pic>
+            </a:graphicData>
+          </a:graphic>
+        </wp:anchor>
+      </w:drawing>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="6985" distL="0" distR="0" simplePos="0" relativeHeight="79" behindDoc="1" locked="0" layoutInCell="0" allowOverlap="1" wp14:anchorId="7ECD9881">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="margin">
+                <wp:align>right</wp:align>
+              </wp:positionH>
+              <wp:positionV relativeFrom="margin">
+                <wp:posOffset>-184785</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="618490" cy="145415"/>
+              <wp:effectExtent l="0" t="0" r="0" b="0"/>
+              <wp:wrapNone/>
+              <wp:docPr id="12" name="Text Box 5"/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="618480" cy="145440"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:noFill/>
+                      <a:ln w="0">
+                        <a:noFill/>
+                      </a:ln>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0"/>
+                      <a:fillRef idx="0"/>
+                      <a:effectRef idx="0"/>
+                      <a:fontRef idx="minor"/>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p>
+                          <w:pPr>
+                            <w:pStyle w:val="FrameContents"/>
+                            <w:spacing w:before="20" w:after="0"/>
+                            <w:ind w:start="20"/>
+                            <w:rPr>
+                              <w:sz w:val="12"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r>
+                            <w:rPr>
+                              <w:color w:val="A5A5A5"/>
+                              <w:sz w:val="12"/>
+                            </w:rPr>
+                            <w:t>Izd/Rev:</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:color w:val="A5A5A5"/>
+                              <w:spacing w:val="-3"/>
+                              <w:sz w:val="12"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:color w:val="A5A5A5"/>
+                              <w:sz w:val="12"/>
+                            </w:rPr>
+                            <w:t>2/4</w:t>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr lIns="0" tIns="0" rIns="0" bIns="0" anchor="t" upright="1">
+                      <a:noAutofit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:rect id="shape_0" stroked="f" o:allowincell="f" style="position:absolute;margin-left:457.25pt;margin-top:-14.55pt;width:48.65pt;height:11.4pt;mso-wrap-style:square;v-text-anchor:top;mso-position-horizontal:right;mso-position-horizontal-relative:margin;mso-position-vertical-relative:margin" wp14:anchorId="7ECD9881">
+              <v:fill o:detectmouseclick="t" on="false"/>
+              <v:stroke color="#3465a4" joinstyle="round" endcap="flat"/>
+              <v:textbox>
+                <w:txbxContent>
+                  <w:p>
+                    <w:pPr>
+                      <w:pStyle w:val="FrameContents"/>
+                      <w:spacing w:before="20" w:after="0"/>
+                      <w:ind w:start="20"/>
+                      <w:rPr>
+                        <w:sz w:val="12"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r>
+                      <w:rPr>
+                        <w:color w:val="A5A5A5"/>
+                        <w:sz w:val="12"/>
+                      </w:rPr>
+                      <w:t>Izd/Rev:</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:color w:val="A5A5A5"/>
+                        <w:spacing w:val="-3"/>
+                        <w:sz w:val="12"/>
+                      </w:rPr>
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:color w:val="A5A5A5"/>
+                        <w:sz w:val="12"/>
+                      </w:rPr>
+                      <w:t>2/4</w:t>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="none"/>
+            </v:rect>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="34290" distL="0" distR="22860" simplePos="0" relativeHeight="86" behindDoc="1" locked="0" layoutInCell="0" allowOverlap="1" wp14:anchorId="573099A0">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="margin">
+                <wp:posOffset>-278765</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="paragraph">
+                <wp:posOffset>960755</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="6644640" cy="22860"/>
+              <wp:effectExtent l="10160" t="9525" r="9525" b="9525"/>
+              <wp:wrapNone/>
+              <wp:docPr id="13" name="Straight Connector 60"/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr/>
+                    <wps:spPr>
+                      <a:xfrm flipV="1">
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="6644520" cy="23040"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="line">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:ln w="19050">
+                        <a:solidFill>
+                          <a:srgbClr val="FFFFFF">
+                            <a:lumMod val="65000"/>
+                          </a:srgbClr>
+                        </a:solidFill>
+                        <a:round/>
+                      </a:ln>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="1">
+                        <a:schemeClr val="accent2"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent2"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent2"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor"/>
+                    </wps:style>
+                    <wps:bodyPr/>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:line id="shape_0" from="-21.95pt,75.65pt" to="501.2pt,77.4pt" stroked="t" o:allowincell="f" style="position:absolute;flip:y;mso-position-horizontal-relative:margin" wp14:anchorId="573099A0">
+              <v:stroke color="#a6a6a6" weight="19080" joinstyle="round" endcap="flat"/>
+              <v:fill o:detectmouseclick="t" on="false"/>
+              <w10:wrap type="none"/>
+            </v:line>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 wp14 w15">
+  <w:p>
+    <w:pPr>
+      <w:pStyle w:val="BodyText"/>
+      <w:spacing w:lineRule="auto" w:line="14"/>
+      <w:rPr>
+        <w:i w:val="false"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:i w:val="false"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:pStyle w:val="BodyText"/>
+      <w:spacing w:lineRule="auto" w:line="14"/>
+      <w:rPr>
+        <w:i w:val="false"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:i w:val="false"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="61" behindDoc="1" locked="0" layoutInCell="0" allowOverlap="1" wp14:anchorId="7ECD9881">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>6369685</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>848995</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="618490" cy="145415"/>
+              <wp:effectExtent l="0" t="0" r="0" b="0"/>
+              <wp:wrapNone/>
+              <wp:docPr id="14" name="Text Box 5"/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="618480" cy="145440"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:noFill/>
+                      <a:ln w="0">
+                        <a:noFill/>
+                      </a:ln>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0"/>
+                      <a:fillRef idx="0"/>
+                      <a:effectRef idx="0"/>
+                      <a:fontRef idx="minor"/>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p>
+                          <w:pPr>
+                            <w:pStyle w:val="FrameContents"/>
+                            <w:spacing w:before="20" w:after="0"/>
+                            <w:ind w:start="20"/>
+                            <w:rPr>
+                              <w:b/>
+                              <w:sz w:val="16"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r>
+                            <w:rPr>
+                              <w:b/>
+                              <w:color w:val="A5A5A5"/>
+                              <w:sz w:val="16"/>
+                            </w:rPr>
+                            <w:t>Izd/Rev:</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:b/>
+                              <w:color w:val="A5A5A5"/>
+                              <w:spacing w:val="-3"/>
+                              <w:sz w:val="16"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:b/>
+                              <w:color w:val="A5A5A5"/>
+                              <w:sz w:val="16"/>
+                            </w:rPr>
+                            <w:t>2/4</w:t>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr lIns="0" tIns="0" rIns="0" bIns="0" anchor="t" upright="1">
+                      <a:noAutofit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:rect id="shape_0" stroked="f" o:allowincell="f" style="position:absolute;margin-left:501.55pt;margin-top:66.85pt;width:48.65pt;height:11.4pt;mso-wrap-style:square;v-text-anchor:top;mso-position-horizontal-relative:page;mso-position-vertical-relative:page" wp14:anchorId="7ECD9881">
+              <v:fill o:detectmouseclick="t" on="false"/>
+              <v:stroke color="#3465a4" joinstyle="round" endcap="flat"/>
+              <v:textbox>
+                <w:txbxContent>
+                  <w:p>
+                    <w:pPr>
+                      <w:pStyle w:val="FrameContents"/>
+                      <w:spacing w:before="20" w:after="0"/>
+                      <w:ind w:start="20"/>
+                      <w:rPr>
+                        <w:b/>
+                        <w:sz w:val="16"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r>
+                      <w:rPr>
+                        <w:b/>
+                        <w:color w:val="A5A5A5"/>
+                        <w:sz w:val="16"/>
+                      </w:rPr>
+                      <w:t>Izd/Rev:</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:b/>
+                        <w:color w:val="A5A5A5"/>
+                        <w:spacing w:val="-3"/>
+                        <w:sz w:val="16"/>
+                      </w:rPr>
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:b/>
+                        <w:color w:val="A5A5A5"/>
+                        <w:sz w:val="16"/>
+                      </w:rPr>
+                      <w:t>2/4</w:t>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="none"/>
+            </v:rect>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:pStyle w:val="BodyText"/>
+      <w:spacing w:lineRule="auto" w:line="14"/>
+      <w:rPr>
+        <w:i w:val="false"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:i w:val="false"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="13" behindDoc="1" locked="0" layoutInCell="0" allowOverlap="1">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>6369685</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>848995</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="618490" cy="145415"/>
+              <wp:effectExtent l="0" t="0" r="0" b="0"/>
+              <wp:wrapNone/>
+              <wp:docPr id="15" name="Text Box 5"/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="618480" cy="145440"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:noFill/>
+                      <a:ln w="0">
+                        <a:noFill/>
+                      </a:ln>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0"/>
+                      <a:fillRef idx="0"/>
+                      <a:effectRef idx="0"/>
+                      <a:fontRef idx="minor"/>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p>
+                          <w:pPr>
+                            <w:pStyle w:val="FrameContents"/>
+                            <w:spacing w:before="20" w:after="0"/>
+                            <w:ind w:start="20"/>
+                            <w:rPr>
+                              <w:b/>
+                              <w:sz w:val="16"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r>
+                            <w:rPr>
+                              <w:b/>
+                              <w:color w:val="A5A5A5"/>
+                              <w:sz w:val="16"/>
+                            </w:rPr>
+                            <w:t>Izd/Rev:</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:b/>
+                              <w:color w:val="A5A5A5"/>
+                              <w:spacing w:val="-3"/>
+                              <w:sz w:val="16"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:b/>
+                              <w:color w:val="A5A5A5"/>
+                              <w:sz w:val="16"/>
+                            </w:rPr>
+                            <w:t>2/4</w:t>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr lIns="0" tIns="0" rIns="0" bIns="0" anchor="t" upright="1">
+                      <a:noAutofit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:rect id="shape_0" stroked="f" o:allowincell="f" style="position:absolute;margin-left:501.55pt;margin-top:66.85pt;width:48.65pt;height:11.4pt;mso-wrap-style:square;v-text-anchor:top;mso-position-horizontal-relative:page;mso-position-vertical-relative:page">
+              <v:fill o:detectmouseclick="t" on="false"/>
+              <v:stroke color="#3465a4" joinstyle="round" endcap="flat"/>
+              <v:textbox>
+                <w:txbxContent>
+                  <w:p>
+                    <w:pPr>
+                      <w:pStyle w:val="FrameContents"/>
+                      <w:spacing w:before="20" w:after="0"/>
+                      <w:ind w:start="20"/>
+                      <w:rPr>
+                        <w:b/>
+                        <w:sz w:val="16"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r>
+                      <w:rPr>
+                        <w:b/>
+                        <w:color w:val="A5A5A5"/>
+                        <w:sz w:val="16"/>
+                      </w:rPr>
+                      <w:t>Izd/Rev:</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:b/>
+                        <w:color w:val="A5A5A5"/>
+                        <w:spacing w:val="-3"/>
+                        <w:sz w:val="16"/>
+                      </w:rPr>
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:b/>
+                        <w:color w:val="A5A5A5"/>
+                        <w:sz w:val="16"/>
+                      </w:rPr>
+                      <w:t>2/4</w:t>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="none"/>
+            </v:rect>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+      <w:drawing>
+        <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="68" behindDoc="1" locked="0" layoutInCell="0" allowOverlap="1">
+          <wp:simplePos x="0" y="0"/>
+          <wp:positionH relativeFrom="page">
+            <wp:align>center</wp:align>
+          </wp:positionH>
+          <wp:positionV relativeFrom="page">
+            <wp:posOffset>186055</wp:posOffset>
+          </wp:positionV>
+          <wp:extent cx="6351905" cy="949325"/>
+          <wp:effectExtent l="0" t="0" r="0" b="0"/>
+          <wp:wrapNone/>
+          <wp:docPr id="16" name="image1.jpeg"/>
+          <wp:cNvGraphicFramePr>
+            <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+          </wp:cNvGraphicFramePr>
+          <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+              <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:nvPicPr>
+                  <pic:cNvPr id="16" name="image1.jpeg"/>
+                  <pic:cNvPicPr>
+                    <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                  </pic:cNvPicPr>
+                </pic:nvPicPr>
+                <pic:blipFill>
+                  <a:blip r:embed="rId1"/>
+                  <a:stretch>
+                    <a:fillRect/>
+                  </a:stretch>
+                </pic:blipFill>
+                <pic:spPr bwMode="auto">
+                  <a:xfrm>
+                    <a:off x="0" y="0"/>
+                    <a:ext cx="6351905" cy="949325"/>
+                  </a:xfrm>
+                  <a:prstGeom prst="rect">
+                    <a:avLst/>
+                  </a:prstGeom>
+                  <a:noFill/>
+                </pic:spPr>
+              </pic:pic>
+            </a:graphicData>
+          </a:graphic>
+        </wp:anchor>
+      </w:drawing>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="6985" distL="0" distR="0" simplePos="0" relativeHeight="79" behindDoc="1" locked="0" layoutInCell="0" allowOverlap="1" wp14:anchorId="7ECD9881">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="margin">
+                <wp:align>right</wp:align>
+              </wp:positionH>
+              <wp:positionV relativeFrom="margin">
+                <wp:posOffset>-184785</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="618490" cy="145415"/>
+              <wp:effectExtent l="0" t="0" r="0" b="0"/>
+              <wp:wrapNone/>
+              <wp:docPr id="17" name="Text Box 5"/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="618480" cy="145440"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:noFill/>
+                      <a:ln w="0">
+                        <a:noFill/>
+                      </a:ln>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0"/>
+                      <a:fillRef idx="0"/>
+                      <a:effectRef idx="0"/>
+                      <a:fontRef idx="minor"/>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p>
+                          <w:pPr>
+                            <w:pStyle w:val="FrameContents"/>
+                            <w:spacing w:before="20" w:after="0"/>
+                            <w:ind w:start="20"/>
+                            <w:rPr>
+                              <w:sz w:val="12"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r>
+                            <w:rPr>
+                              <w:color w:val="A5A5A5"/>
+                              <w:sz w:val="12"/>
+                            </w:rPr>
+                            <w:t>Izd/Rev:</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:color w:val="A5A5A5"/>
+                              <w:spacing w:val="-3"/>
+                              <w:sz w:val="12"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:color w:val="A5A5A5"/>
+                              <w:sz w:val="12"/>
+                            </w:rPr>
+                            <w:t>2/4</w:t>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr lIns="0" tIns="0" rIns="0" bIns="0" anchor="t" upright="1">
+                      <a:noAutofit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:rect id="shape_0" stroked="f" o:allowincell="f" style="position:absolute;margin-left:457.25pt;margin-top:-14.55pt;width:48.65pt;height:11.4pt;mso-wrap-style:square;v-text-anchor:top;mso-position-horizontal:right;mso-position-horizontal-relative:margin;mso-position-vertical-relative:margin" wp14:anchorId="7ECD9881">
+              <v:fill o:detectmouseclick="t" on="false"/>
+              <v:stroke color="#3465a4" joinstyle="round" endcap="flat"/>
+              <v:textbox>
+                <w:txbxContent>
+                  <w:p>
+                    <w:pPr>
+                      <w:pStyle w:val="FrameContents"/>
+                      <w:spacing w:before="20" w:after="0"/>
+                      <w:ind w:start="20"/>
+                      <w:rPr>
+                        <w:sz w:val="12"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r>
+                      <w:rPr>
+                        <w:color w:val="A5A5A5"/>
+                        <w:sz w:val="12"/>
+                      </w:rPr>
+                      <w:t>Izd/Rev:</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:color w:val="A5A5A5"/>
+                        <w:spacing w:val="-3"/>
+                        <w:sz w:val="12"/>
+                      </w:rPr>
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:color w:val="A5A5A5"/>
+                        <w:sz w:val="12"/>
+                      </w:rPr>
+                      <w:t>2/4</w:t>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="none"/>
+            </v:rect>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="34290" distL="0" distR="22860" simplePos="0" relativeHeight="86" behindDoc="1" locked="0" layoutInCell="0" allowOverlap="1" wp14:anchorId="573099A0">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="margin">
+                <wp:posOffset>-278765</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="paragraph">
+                <wp:posOffset>960755</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="6644640" cy="22860"/>
+              <wp:effectExtent l="10160" t="9525" r="9525" b="9525"/>
+              <wp:wrapNone/>
+              <wp:docPr id="18" name="Straight Connector 60"/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr/>
+                    <wps:spPr>
+                      <a:xfrm flipV="1">
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="6644520" cy="23040"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="line">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:ln w="19050">
+                        <a:solidFill>
+                          <a:srgbClr val="FFFFFF">
+                            <a:lumMod val="65000"/>
+                          </a:srgbClr>
+                        </a:solidFill>
+                        <a:round/>
+                      </a:ln>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="1">
+                        <a:schemeClr val="accent2"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent2"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent2"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor"/>
+                    </wps:style>
+                    <wps:bodyPr/>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:line id="shape_0" from="-21.95pt,75.65pt" to="501.2pt,77.4pt" stroked="t" o:allowincell="f" style="position:absolute;flip:y;mso-position-horizontal-relative:margin" wp14:anchorId="573099A0">
+              <v:stroke color="#a6a6a6" weight="19080" joinstyle="round" endcap="flat"/>
+              <v:fill o:detectmouseclick="t" on="false"/>
+              <w10:wrap type="none"/>
+            </v:line>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-[...209 lines deleted...]
-    <w:lvl w:ilvl="0" w:tplc="141A0001">
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+  <w:abstractNum w:abstractNumId="1">
+    <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
-      <w:lvlJc w:val="left"/>
+      <w:lvlJc w:val="start"/>
       <w:pPr>
-        <w:ind w:left="827" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:start="1933" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="141A0003" w:tentative="1">
+    <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
-      <w:lvlJc w:val="left"/>
+      <w:lvlJc w:val="start"/>
       <w:pPr>
-        <w:ind w:left="1547" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:start="2653" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="141A0005" w:tentative="1">
+    <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
-      <w:lvlJc w:val="left"/>
+      <w:lvlJc w:val="start"/>
       <w:pPr>
-        <w:ind w:left="2267" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:start="3373" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="141A0001" w:tentative="1">
+    <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
-      <w:lvlJc w:val="left"/>
+      <w:lvlJc w:val="start"/>
       <w:pPr>
-        <w:ind w:left="2987" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:start="4093" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="141A0003" w:tentative="1">
+    <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
-      <w:lvlJc w:val="left"/>
+      <w:lvlJc w:val="start"/>
       <w:pPr>
-        <w:ind w:left="3707" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:start="4813" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="141A0005" w:tentative="1">
+    <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
-      <w:lvlJc w:val="left"/>
+      <w:lvlJc w:val="start"/>
       <w:pPr>
-        <w:ind w:left="4427" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:start="5533" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="141A0001" w:tentative="1">
+    <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
-      <w:lvlJc w:val="left"/>
+      <w:lvlJc w:val="start"/>
       <w:pPr>
-        <w:ind w:left="5147" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:start="6253" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="141A0003" w:tentative="1">
+    <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
-      <w:lvlJc w:val="left"/>
+      <w:lvlJc w:val="start"/>
       <w:pPr>
-        <w:ind w:left="5867" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:start="6973" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="141A0005" w:tentative="1">
+    <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
-      <w:lvlJc w:val="left"/>
+      <w:lvlJc w:val="start"/>
       <w:pPr>
-        <w:ind w:left="6587" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:start="7693" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-[...3 lines deleted...]
-    <w:lvl w:ilvl="0" w:tplc="DCF4FD0A">
+  <w:abstractNum w:abstractNumId="2">
+    <w:lvl w:ilvl="0">
+      <w:start w:val="6"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="□"/>
-      <w:lvlJc w:val="left"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="start"/>
       <w:pPr>
-        <w:ind w:left="518" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:start="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Cambria Math" w:eastAsia="Cambria Math" w:hAnsi="Cambria Math" w:cs="Cambria Math" w:hint="default"/>
-[...3 lines deleted...]
-        <w:lang w:val="hr-HR" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="026C64C6">
-[...112 lines deleted...]
-    <w:lvl w:ilvl="1" w:tplc="141A0003" w:tentative="1">
+    <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
-      <w:lvlJc w:val="left"/>
+      <w:lvlJc w:val="start"/>
       <w:pPr>
-        <w:ind w:left="2653" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:start="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="141A0005" w:tentative="1">
+    <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
-      <w:lvlJc w:val="left"/>
+      <w:lvlJc w:val="start"/>
       <w:pPr>
-        <w:ind w:left="3373" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:start="2520" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="141A0001" w:tentative="1">
+    <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
-      <w:lvlJc w:val="left"/>
+      <w:lvlJc w:val="start"/>
       <w:pPr>
-        <w:ind w:left="4093" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:start="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="141A0003" w:tentative="1">
+    <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
-      <w:lvlJc w:val="left"/>
+      <w:lvlJc w:val="start"/>
       <w:pPr>
-        <w:ind w:left="4813" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:start="3960" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="141A0005" w:tentative="1">
+    <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
-      <w:lvlJc w:val="left"/>
+      <w:lvlJc w:val="start"/>
       <w:pPr>
-        <w:ind w:left="5533" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:start="4680" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="141A0001" w:tentative="1">
+    <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
-      <w:lvlJc w:val="left"/>
+      <w:lvlJc w:val="start"/>
       <w:pPr>
-        <w:ind w:left="6253" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:start="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="141A0003" w:tentative="1">
+    <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
-      <w:lvlJc w:val="left"/>
+      <w:lvlJc w:val="start"/>
       <w:pPr>
-        <w:ind w:left="6973" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:start="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="141A0005" w:tentative="1">
+    <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
-      <w:lvlJc w:val="left"/>
+      <w:lvlJc w:val="start"/>
       <w:pPr>
-        <w:ind w:left="7693" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:start="6840" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-[...3 lines deleted...]
-    <w:lvl w:ilvl="0" w:tplc="141A0001">
+  <w:abstractNum w:abstractNumId="3">
+    <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
-      <w:lvlJc w:val="left"/>
+      <w:lvlJc w:val="start"/>
       <w:pPr>
-        <w:ind w:left="720" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:start="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="141A0003" w:tentative="1">
+    <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
-      <w:lvlJc w:val="left"/>
+      <w:lvlJc w:val="start"/>
       <w:pPr>
-        <w:ind w:left="1440" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:start="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="141A0005" w:tentative="1">
+    <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
-      <w:lvlJc w:val="left"/>
+      <w:lvlJc w:val="start"/>
       <w:pPr>
-        <w:ind w:left="2160" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:start="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="141A0001" w:tentative="1">
+    <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
-      <w:lvlJc w:val="left"/>
+      <w:lvlJc w:val="start"/>
       <w:pPr>
-        <w:ind w:left="2880" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:start="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="141A0003" w:tentative="1">
+    <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
-      <w:lvlJc w:val="left"/>
+      <w:lvlJc w:val="start"/>
       <w:pPr>
-        <w:ind w:left="3600" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:start="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="141A0005" w:tentative="1">
+    <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
-      <w:lvlJc w:val="left"/>
+      <w:lvlJc w:val="start"/>
       <w:pPr>
-        <w:ind w:left="4320" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:start="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="141A0001" w:tentative="1">
+    <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
-      <w:lvlJc w:val="left"/>
+      <w:lvlJc w:val="start"/>
       <w:pPr>
-        <w:ind w:left="5040" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:start="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="141A0003" w:tentative="1">
+    <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
-      <w:lvlJc w:val="left"/>
+      <w:lvlJc w:val="start"/>
       <w:pPr>
-        <w:ind w:left="5760" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:start="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="141A0005" w:tentative="1">
+    <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
-      <w:lvlJc w:val="left"/>
+      <w:lvlJc w:val="start"/>
       <w:pPr>
-        <w:ind w:left="6480" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:start="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-[...7 lines deleted...]
-      <w:lvlJc w:val="left"/>
+  <w:abstractNum w:abstractNumId="4">
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="start"/>
       <w:pPr>
-        <w:ind w:left="1080" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:start="0" w:hanging="0"/>
       </w:pPr>
-      <w:rPr>
-[...1 lines deleted...]
-      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="141A0003" w:tentative="1">
+    <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-[...1 lines deleted...]
-      <w:lvlJc w:val="left"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="start"/>
       <w:pPr>
-        <w:ind w:left="1800" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:start="0" w:hanging="0"/>
       </w:pPr>
-      <w:rPr>
-[...1 lines deleted...]
-      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="141A0005" w:tentative="1">
+    <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-[...1 lines deleted...]
-      <w:lvlJc w:val="left"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="start"/>
       <w:pPr>
-        <w:ind w:left="2520" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:start="0" w:hanging="0"/>
       </w:pPr>
-      <w:rPr>
-[...1 lines deleted...]
-      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="141A0001" w:tentative="1">
+    <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-[...1 lines deleted...]
-      <w:lvlJc w:val="left"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="start"/>
       <w:pPr>
-        <w:ind w:left="3240" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:start="0" w:hanging="0"/>
       </w:pPr>
-      <w:rPr>
-[...1 lines deleted...]
-      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="141A0003" w:tentative="1">
+    <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-[...1 lines deleted...]
-      <w:lvlJc w:val="left"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="start"/>
       <w:pPr>
-        <w:ind w:left="3960" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:start="0" w:hanging="0"/>
       </w:pPr>
-      <w:rPr>
-[...1 lines deleted...]
-      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="141A0005" w:tentative="1">
+    <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-[...1 lines deleted...]
-      <w:lvlJc w:val="left"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="start"/>
       <w:pPr>
-        <w:ind w:left="4680" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:start="0" w:hanging="0"/>
       </w:pPr>
-      <w:rPr>
-[...1 lines deleted...]
-      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="141A0001" w:tentative="1">
+    <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-[...1 lines deleted...]
-      <w:lvlJc w:val="left"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="start"/>
       <w:pPr>
-        <w:ind w:left="5400" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:start="0" w:hanging="0"/>
       </w:pPr>
-      <w:rPr>
-[...1 lines deleted...]
-      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="141A0003" w:tentative="1">
+    <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-[...1 lines deleted...]
-      <w:lvlJc w:val="left"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="start"/>
       <w:pPr>
-        <w:ind w:left="6120" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:start="0" w:hanging="0"/>
       </w:pPr>
-      <w:rPr>
-[...1 lines deleted...]
-      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="141A0005" w:tentative="1">
+    <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-[...1 lines deleted...]
-      <w:lvlJc w:val="left"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="start"/>
       <w:pPr>
-        <w:ind w:left="6840" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:start="0" w:hanging="0"/>
       </w:pPr>
-      <w:rPr>
-[...1 lines deleted...]
-      </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="2">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="3">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="2">
-[...2 lines deleted...]
-  <w:num w:numId="3">
+  <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
-  </w:num>
-[...10 lines deleted...]
-    <w:abstractNumId w:val="5"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
+<w:settings xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:zoom w:percent="150"/>
   <w:defaultTabStop w:val="720"/>
-  <w:hyphenationZone w:val="425"/>
-[...13 lines deleted...]
-  </w:endnotePr>
+  <w:autoHyphenation w:val="true"/>
+  <w:hyphenationZone w:val="0"/>
   <w:compat>
     <w:ulTrailSpace/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
-  <w:rsids>
-[...65 lines deleted...]
-  <w15:docId w15:val="{DF351815-641A-4891-B574-6775CAC79E2C}"/>
+  <w:themeFontLang w:val="en-US" w:eastAsia="" w:bidi=""/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" mc:Ignorable="w14">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="" w:asciiTheme="minorHAnsi" w:cstheme="minorBidi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:widowControl w:val="0"/>
-[...1 lines deleted...]
-        <w:autoSpaceDN w:val="0"/>
+        <w:suppressAutoHyphens w:val="true"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
-    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
-[...6 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:uiPriority="35" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Body Text" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:uiPriority="1" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -18808,52 +18868,52 @@
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
     <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
     <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
     <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
     <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
     <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
-    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:uiPriority="37" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
@@ -18915,628 +18975,513 @@
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
+  <w:style w:type="paragraph" w:styleId="Normal" w:default="1">
     <w:name w:val="Normal"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
+    <w:pPr>
+      <w:widowControl w:val="false"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:before="0" w:after="0"/>
+      <w:jc w:val="start"/>
+    </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
-      <w:lang w:val="hr-HR"/>
+      <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:eastAsia="Cambria" w:cs="Cambria"/>
+      <w:color w:val="auto"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:val="hr-HR" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
+  <w:style w:type="character" w:styleId="DefaultParagraphFont" w:default="1">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rPr/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
-    <w:name w:val="Normal Table"/>
+  <w:style w:type="character" w:styleId="HeaderChar" w:customStyle="1">
+    <w:name w:val="Header Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Header"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
-[...9 lines deleted...]
-    </w:tblPr>
+    <w:qFormat/>
+    <w:rsid w:val="00753213"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:eastAsia="Cambria" w:cs="Cambria"/>
+      <w:lang w:val="hr-HR"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
-    <w:name w:val="No List"/>
+  <w:style w:type="character" w:styleId="FooterChar" w:customStyle="1">
+    <w:name w:val="Footer Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
-    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00753213"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:eastAsia="Cambria" w:cs="Cambria"/>
+      <w:lang w:val="hr-HR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Hyperlink">
+    <w:name w:val="Hyperlink"/>
+    <w:rPr>
+      <w:color w:val="000080"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading">
+    <w:name w:val="Heading"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="BodyText"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext w:val="true"/>
+      <w:spacing w:before="240" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Liberation Sans" w:hAnsi="Liberation Sans" w:eastAsia="Microsoft YaHei" w:cs="Arial Unicode MS"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="BodyText">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
+    <w:pPr/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="List">
+    <w:name w:val="List"/>
+    <w:basedOn w:val="BodyText"/>
+    <w:pPr/>
+    <w:rPr>
+      <w:rFonts w:cs="Arial Unicode MS"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Caption">
+    <w:name w:val="caption"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:spacing w:before="120" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Arial Unicode MS"/>
+      <w:i/>
+      <w:iCs/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Index">
+    <w:name w:val="Index"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Arial Unicode MS"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Title">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:pPr>
-      <w:spacing w:before="21"/>
-      <w:ind w:left="3153" w:right="3272"/>
+      <w:spacing w:before="21" w:after="0"/>
+      <w:ind w:start="3153" w:end="3272"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="36"/>
       <w:szCs w:val="36"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:pPr>
-      <w:ind w:left="1152" w:hanging="286"/>
+      <w:ind w:hanging="286" w:start="1152"/>
     </w:pPr>
+    <w:rPr/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="TableParagraph">
+  <w:style w:type="paragraph" w:styleId="TableParagraph" w:customStyle="1">
     <w:name w:val="Table Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
+    <w:pPr/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="HeaderandFooter">
+    <w:name w:val="Header and Footer"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr/>
+    <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="HeaderChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00753213"/>
     <w:pPr>
       <w:tabs>
-        <w:tab w:val="center" w:pos="4513"/>
-        <w:tab w:val="right" w:pos="9026"/>
+        <w:tab w:val="clear" w:pos="720"/>
+        <w:tab w:val="center" w:pos="4513" w:leader="none"/>
+        <w:tab w:val="right" w:pos="9026" w:leader="none"/>
       </w:tabs>
     </w:pPr>
-  </w:style>
-[...9 lines deleted...]
-    </w:rPr>
+    <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="FooterChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00753213"/>
     <w:pPr>
       <w:tabs>
-        <w:tab w:val="center" w:pos="4513"/>
-        <w:tab w:val="right" w:pos="9026"/>
+        <w:tab w:val="clear" w:pos="720"/>
+        <w:tab w:val="center" w:pos="4513" w:leader="none"/>
+        <w:tab w:val="right" w:pos="9026" w:leader="none"/>
       </w:tabs>
     </w:pPr>
+    <w:rPr/>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
-[...2 lines deleted...]
-    <w:link w:val="Footer"/>
+  <w:style w:type="paragraph" w:styleId="FrameContents">
+    <w:name w:val="Frame Contents"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="numbering" w:styleId="NoList" w:default="1">
+    <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00753213"/>
-[...3 lines deleted...]
-    </w:rPr>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
+    <w:name w:val="Normal Table"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:tblPr>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
   </w:style>
   <w:style w:type="table" w:styleId="TableGrid">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="39"/>
     <w:rsid w:val="00753213"/>
     <w:tblPr>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-[...85 lines deleted...]
-</w:webSettings>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ics-norm.com/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@ics-norm.com" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@ics-norm.com" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/>
+</Relationships>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ics-norm.com" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@ics-norm.com" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@ics-norm.com" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/>
+</Relationships>
 </file>
 
-<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/></Relationships>
+<file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="UTF-8"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/>
+</Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
-        <a:sysClr val="windowText" lastClr="000000"/>
+        <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
-        <a:sysClr val="window" lastClr="FFFFFF"/>
+        <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Cambria" pitchFamily="0" charset="1"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
-[...27 lines deleted...]
-        <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Calibri" pitchFamily="0" charset="1"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
-[...27 lines deleted...]
-        <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office">
+    <a:fmtScheme>
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
-        <a:gradFill rotWithShape="1">
+        <a:gradFill>
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
-                <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
-                <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
-                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="16200000" scaled="1"/>
+          <a:tileRect l="0" t="0" r="0" b="0"/>
         </a:gradFill>
-        <a:gradFill rotWithShape="1">
+        <a:gradFill>
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:shade val="51000"/>
-                <a:satMod val="130000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="80000">
               <a:schemeClr val="phClr">
                 <a:shade val="93000"/>
-                <a:satMod val="130000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="94000"/>
-                <a:satMod val="135000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="16200000" scaled="0"/>
+          <a:tileRect l="0" t="0" r="0" b="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
         <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
-          <a:solidFill>
-[...4 lines deleted...]
-          </a:solidFill>
           <a:prstDash val="solid"/>
         </a:ln>
         <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
-          <a:solidFill>
-[...1 lines deleted...]
-          </a:solidFill>
           <a:prstDash val="solid"/>
         </a:ln>
         <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
-          <a:solidFill>
-[...1 lines deleted...]
-          </a:solidFill>
           <a:prstDash val="solid"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
-          <a:effectLst>
-[...5 lines deleted...]
-          </a:effectLst>
+          <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
-          <a:effectLst>
-[...5 lines deleted...]
-          </a:effectLst>
+          <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
-          <a:effectLst>
-[...16 lines deleted...]
-          </a:sp3d>
+          <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
-        <a:gradFill rotWithShape="1">
+        <a:gradFill>
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="40000"/>
-                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="40000">
               <a:schemeClr val="phClr">
                 <a:tint val="45000"/>
                 <a:shade val="99000"/>
-                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="20000"/>
-                <a:satMod val="255000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="-80000" r="50000" b="180000"/>
           </a:path>
+          <a:tileRect l="0" t="0" r="0" b="0"/>
         </a:gradFill>
-        <a:gradFill rotWithShape="1">
+        <a:gradFill>
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
-                <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
-                <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
+          <a:tileRect l="0" t="0" r="0" b="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults/>
-  <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/>
+</Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{383923F6-D0BA-466E-917B-BDC3C5256C79}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
+  <Application>LibreOffice/26.2.6.3$Windows_X86_64 LibreOffice_project/8221e31b3ac356a1623c672912a3d2b492f7e3d1</Application>
+  <AppVersion></AppVersion>
   <Pages>6</Pages>
-  <Words>1287</Words>
-[...26 lines deleted...]
-  <AppVersion></AppVersion>
+  <Words>1142</Words>
+  <Characters>7236</Characters>
+  <CharactersWithSpaces>8267</CharactersWithSpaces>
+  <Paragraphs>228</Paragraphs>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
+  <dc:creator>Nedim</dc:creator>
+  <dc:description/>
+  <dc:language>en-US</dc:language>
+  <cp:lastModifiedBy/>
+  <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
+  <cp:revision></cp:revision>
+  <dc:subject/>
   <dc:title>Microsoft Word - 2023  Upit za ponudu</dc:title>
-  <dc:creator>Nedim</dc:creator>
-[...3 lines deleted...]
-  <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Created">
     <vt:filetime>2023-08-21T00:00:00Z</vt:filetime>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="LastSaved">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="GrammarlyDocumentId">
+    <vt:lpwstr>e6336ba2b172031ec299a1cbbac0017eccc5b699dc73226a5f2eee2e1b9b8df9</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="LastSaved">
     <vt:filetime>2023-08-28T00:00:00Z</vt:filetime>
-  </property>
-[...1 lines deleted...]
-    <vt:lpwstr>e6336ba2b172031ec299a1cbbac0017eccc5b699dc73226a5f2eee2e1b9b8df9</vt:lpwstr>
   </property>
 </Properties>
 </file>